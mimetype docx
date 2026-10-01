--- v0 (2026-09-10)
+++ v1 (2026-10-01)
@@ -5,51 +5,51 @@
   <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="11470" w:type="dxa"/>
         <w:tblInd w:w="-356" w:type="dxa"/>
         <w:tblLayout w:type="fixed"/>
         <w:tblCellMar>
           <w:left w:w="70" w:type="dxa"/>
           <w:right w:w="70" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1844"/>
         <w:gridCol w:w="9626"/>
       </w:tblGrid>
       <w:tr w:rsidR="00C66F30" w:rsidRPr="00741E1A" w14:paraId="574388FC" w14:textId="77777777" w:rsidTr="00F4597B">
         <w:trPr>
           <w:trHeight w:val="1149"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1844" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="68EA4531" w14:textId="77777777" w:rsidR="00C66F30" w:rsidRDefault="00C66F30" w:rsidP="00F4597B">
@@ -109,56 +109,129 @@
                           <a:noFill/>
                           <a:ln>
                             <a:noFill/>
                           </a:ln>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9626" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="7E6D4EA0" w14:textId="77777777" w:rsidR="00C66F30" w:rsidRPr="00FD7EE4" w:rsidRDefault="00C66F30" w:rsidP="00F4597B">
             <w:pPr>
               <w:ind w:left="1051"/>
               <w:rPr>
                 <w:rFonts w:ascii="Bookman Old Style" w:hAnsi="Bookman Old Style"/>
                 <w:sz w:val="19"/>
               </w:rPr>
             </w:pPr>
+            <w:proofErr w:type="gramStart"/>
             <w:r w:rsidRPr="00FD7EE4">
               <w:rPr>
                 <w:rFonts w:ascii="Bookman Old Style" w:hAnsi="Bookman Old Style"/>
                 <w:sz w:val="88"/>
               </w:rPr>
-              <w:t>C . C . E . S . M . F</w:t>
+              <w:t>C .</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="00FD7EE4">
+              <w:rPr>
+                <w:rFonts w:ascii="Bookman Old Style" w:hAnsi="Bookman Old Style"/>
+                <w:sz w:val="88"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="00FD7EE4">
+              <w:rPr>
+                <w:rFonts w:ascii="Bookman Old Style" w:hAnsi="Bookman Old Style"/>
+                <w:sz w:val="88"/>
+              </w:rPr>
+              <w:t>C .</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="00FD7EE4">
+              <w:rPr>
+                <w:rFonts w:ascii="Bookman Old Style" w:hAnsi="Bookman Old Style"/>
+                <w:sz w:val="88"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="00FD7EE4">
+              <w:rPr>
+                <w:rFonts w:ascii="Bookman Old Style" w:hAnsi="Bookman Old Style"/>
+                <w:sz w:val="88"/>
+              </w:rPr>
+              <w:t>E .</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="00FD7EE4">
+              <w:rPr>
+                <w:rFonts w:ascii="Bookman Old Style" w:hAnsi="Bookman Old Style"/>
+                <w:sz w:val="88"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="00FD7EE4">
+              <w:rPr>
+                <w:rFonts w:ascii="Bookman Old Style" w:hAnsi="Bookman Old Style"/>
+                <w:sz w:val="88"/>
+              </w:rPr>
+              <w:t>S .</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="00FD7EE4">
+              <w:rPr>
+                <w:rFonts w:ascii="Bookman Old Style" w:hAnsi="Bookman Old Style"/>
+                <w:sz w:val="88"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="00FD7EE4">
+              <w:rPr>
+                <w:rFonts w:ascii="Bookman Old Style" w:hAnsi="Bookman Old Style"/>
+                <w:sz w:val="88"/>
+              </w:rPr>
+              <w:t>M .</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="00FD7EE4">
+              <w:rPr>
+                <w:rFonts w:ascii="Bookman Old Style" w:hAnsi="Bookman Old Style"/>
+                <w:sz w:val="88"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> F</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="426E4A8F" w14:textId="77777777" w:rsidR="00C66F30" w:rsidRDefault="00C66F30" w:rsidP="00F4597B">
             <w:pPr>
               <w:ind w:left="110" w:right="-70"/>
               <w:rPr>
                 <w:rFonts w:ascii="Bookman Old Style" w:hAnsi="Bookman Old Style"/>
                 <w:sz w:val="27"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Bookman Old Style" w:hAnsi="Bookman Old Style"/>
                 <w:b/>
                 <w:sz w:val="27"/>
               </w:rPr>
               <w:t>C</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Bookman Old Style" w:hAnsi="Bookman Old Style"/>
                 <w:sz w:val="27"/>
               </w:rPr>
               <w:t xml:space="preserve">lub des </w:t>
             </w:r>
@@ -867,155 +940,188 @@
     </w:p>
     <w:p w14:paraId="0DDCD95E" w14:textId="77777777" w:rsidR="0044575D" w:rsidRDefault="0044575D" w:rsidP="00C66F30">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="284" w:right="284"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="fr-FR"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="6C8B9568" w14:textId="6D44D1D3" w:rsidR="0044575D" w:rsidRPr="0044575D" w:rsidRDefault="0044575D" w:rsidP="0044575D">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:right="284"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:lang w:eastAsia="fr-FR"/>
         </w:rPr>
       </w:pPr>
+      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="0044575D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:lang w:eastAsia="fr-FR"/>
         </w:rPr>
         <w:t>Pa</w:t>
       </w:r>
       <w:r w:rsidR="006D335F">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:lang w:eastAsia="fr-FR"/>
         </w:rPr>
         <w:t>I</w:t>
       </w:r>
       <w:r w:rsidRPr="0044575D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:lang w:eastAsia="fr-FR"/>
         </w:rPr>
-        <w:t>ement :</w:t>
+        <w:t>ement</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="0044575D">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:lang w:eastAsia="fr-FR"/>
+        </w:rPr>
+        <w:t> :</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="211B5806" w14:textId="4DD3CCED" w:rsidR="0044575D" w:rsidRDefault="0044575D" w:rsidP="0044575D">
       <w:pPr>
         <w:pStyle w:val="Paragraphedeliste"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="6"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="1134" w:right="284"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="fr-FR"/>
         </w:rPr>
       </w:pPr>
+      <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="0044575D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="fr-FR"/>
         </w:rPr>
-        <w:t>de préférence par virement bancaire</w:t>
+        <w:t>de</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="0044575D">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="fr-FR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> préférence par virement bancaire</w:t>
       </w:r>
       <w:r w:rsidRPr="0044575D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="fr-FR"/>
         </w:rPr>
         <w:t xml:space="preserve"> (en précisant le motif du virement : « Inscription CCESMF</w:t>
       </w:r>
       <w:r w:rsidR="009C3FDA">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="fr-FR"/>
         </w:rPr>
         <w:t> »</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="310CABA8" w14:textId="77777777" w:rsidR="007431FE" w:rsidRPr="0044575D" w:rsidRDefault="0023043E" w:rsidP="0044575D">
       <w:pPr>
         <w:pStyle w:val="Paragraphedeliste"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="6"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="1134" w:right="284"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="fr-FR"/>
         </w:rPr>
       </w:pPr>
+      <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="fr-FR"/>
         </w:rPr>
         <w:t>o</w:t>
       </w:r>
       <w:r w:rsidRPr="0023043E">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="fr-FR"/>
         </w:rPr>
-        <w:t xml:space="preserve">u </w:t>
+        <w:t>u</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="0023043E">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="fr-FR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="007431FE" w:rsidRPr="0023043E">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="fr-FR"/>
         </w:rPr>
         <w:t>par chèque</w:t>
       </w:r>
       <w:r w:rsidR="007431FE" w:rsidRPr="0044575D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="fr-FR"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="007431FE" w:rsidRPr="0044575D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
@@ -1300,124 +1406,95 @@
           <w:tab w:val="left" w:pos="-284"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="1276" w:right="1985" w:firstLine="992"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="fr-FR"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="000F41A5">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="fr-FR"/>
         </w:rPr>
         <w:t>UNE COPIE DU CERTIFICAT MEDICAL EST A CONSERVER</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6070FD2D" w14:textId="77777777" w:rsidR="003444D1" w:rsidRDefault="00C66F30" w:rsidP="00C66F30">
+    <w:p w14:paraId="6070FD2D" w14:textId="096ED18F" w:rsidR="003444D1" w:rsidRDefault="00C66F30" w:rsidP="00C66F30">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="8"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="-284"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="284" w:right="284" w:hanging="284"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="fr-FR"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="004924C2">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="fr-FR"/>
         </w:rPr>
         <w:t>Le certificat médical peut être ét</w:t>
       </w:r>
       <w:r w:rsidR="003444D1">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="fr-FR"/>
         </w:rPr>
-        <w:t>abli par un médecin généraliste.</w:t>
+        <w:t>abli par un médecin généraliste</w:t>
       </w:r>
-    </w:p>
-[...11 lines deleted...]
-        <w:jc w:val="both"/>
+      <w:r w:rsidR="0024634D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="fr-FR"/>
         </w:rPr>
-      </w:pPr>
-[...16 lines deleted...]
-        <w:t>qui désirent passer un niveau IV de plongée (ou supérieur) ou un niveau III d’apnée, le certificat médical doit être rédigé par un médecin spécialiste (médecin fédéral, médecin du sport, médecin diplômé de médecine subaquatique)</w:t>
+        <w:t xml:space="preserve">, sauf particularités précisées sur le formulaire FFESSM </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="40F13839" w14:textId="77777777" w:rsidR="00C66F30" w:rsidRPr="004924C2" w:rsidRDefault="00C66F30" w:rsidP="00C66F30">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="8"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="-284"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="284" w:right="284" w:hanging="284"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="fr-FR"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="004924C2">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
@@ -1966,51 +2043,51 @@
                       </wps:spPr>
                       <wps:style>
                         <a:lnRef idx="1">
                           <a:schemeClr val="accent1"/>
                         </a:lnRef>
                         <a:fillRef idx="0">
                           <a:schemeClr val="accent1"/>
                         </a:fillRef>
                         <a:effectRef idx="0">
                           <a:schemeClr val="accent1"/>
                         </a:effectRef>
                         <a:fontRef idx="minor">
                           <a:schemeClr val="tx1"/>
                         </a:fontRef>
                       </wps:style>
                       <wps:bodyPr/>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelV relativeFrom="margin">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
-          <mc:Fallback>
+          <mc:Fallback xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei">
             <w:pict>
               <v:line w14:anchorId="0556A7EB" id="Connecteur droit 29" o:spid="_x0000_s1026" style="position:absolute;z-index:251644416;visibility:visible;mso-wrap-style:square;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-height-percent:0;mso-height-relative:margin" from="405.85pt,-.15pt" to="406.85pt,576.35pt" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQApCferwQEAAPEDAAAOAAAAZHJzL2Uyb0RvYy54bWysU9uO0zAQfUfiHyy/UydFy6Ko6UpsVV4Q&#10;rLh8gGuPG0u+yTZN+veMnTblJiEQLxNf5pyZczzZPEzWkBPEpL3rabtqKAEnvNTu2NMvn/cvXlOS&#10;MneSG++gp2dI9GH7/NlmDB2s/eCNhEiQxKVuDD0dcg4dY0kMYHla+QAOL5WPlmfcxiOTkY/Ibg1b&#10;N80rNvooQ/QCUsLT3XxJt5VfKRD5g1IJMjE9xd5yjbHGQ4lsu+HdMfIwaHFpg/9DF5Zrh0UXqh3P&#10;nHyN+hcqq0X0yau8Et4yr5QWUDWgmrb5Sc2ngQeoWtCcFBab0v+jFe9Pj+4pog1jSF0KT7GomFS0&#10;5Yv9kamadV7MgikTgYft+r5BRwXe3L9ct3d31Ux2A4eY8lvwlpRFT412RQvv+OldylgQU68p5di4&#10;EpM3Wu61MXUTj4dHE8mJl9dr3jT7a40f0grLjqdhzpO4Ks+K9IWS3XTVVT4bmMt9BEW0LEpqW3Xk&#10;YCnHhQCX24UJswtMYWsLsPkz8JJfoFDH8W/AC6JW9i4vYKudj7+rnqdry2rOvzow6y4WHLw81xev&#10;1uBcVa8u/0AZ3O/3FX77U7ffAAAA//8DAFBLAwQUAAYACAAAACEAX4KrjN8AAAAKAQAADwAAAGRy&#10;cy9kb3ducmV2LnhtbEyPwU7DMBBE70j8g7VI3FonLdAoxKmiSnDgBG1B4ubGSxI1Xkex27h/z3Ki&#10;x9E8zb4t1tH24oyj7xwpSOcJCKTamY4aBfvdyywD4YMmo3tHqOCCHtbl7U2hc+Mm+sDzNjSCR8jn&#10;WkEbwpBL6esWrfZzNyBx9+NGqwPHsZFm1BOP214ukuRJWt0RX2j1gJsW6+P2ZBXEh+Hz6/tSNeH4&#10;Nu2r99dIu01U6v4uVs8gAsbwD8OfPqtDyU4HdyLjRa8gS9MVowpmSxDcZ+mS84HB9HGxAlkW8vqF&#10;8hcAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAAAAAAAAAAAAAAAAAAW0Nv&#10;bnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAAAAAAAAAAAAA&#10;AC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQApCferwQEAAPEDAAAOAAAAAAAAAAAAAAAA&#10;AC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQBfgquM3wAAAAoBAAAPAAAAAAAAAAAA&#10;AAAAABsEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAAJwUAAAAA&#10;" strokecolor="#00b0f0">
                 <v:stroke dashstyle="dash"/>
               </v:line>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
     </w:p>
     <w:p w14:paraId="11F93278" w14:textId="77777777" w:rsidR="006E2628" w:rsidRPr="00AD3F73" w:rsidRDefault="006E2628" w:rsidP="006E2628">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="2127" w:right="-1662"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial Black" w:hAnsi="Arial Black" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="56"/>
           <w:szCs w:val="56"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial Black" w:hAnsi="Arial Black" w:cs="Arial"/>
           <w:b/>
           <w:noProof/>
@@ -2147,51 +2224,51 @@
                     <w:p w14:paraId="48FA519C" w14:textId="77777777" w:rsidR="006E2628" w:rsidRDefault="006E2628" w:rsidP="006E2628">
                       <w:pPr>
                         <w:ind w:left="709"/>
                       </w:pPr>
                       <w:r>
                         <w:rPr>
                           <w:noProof/>
                           <w:lang w:eastAsia="fr-FR"/>
                         </w:rPr>
                         <w:drawing>
                           <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="5F92B166" wp14:editId="19AC91EA">
                             <wp:extent cx="1291259" cy="874643"/>
                             <wp:effectExtent l="19050" t="19050" r="23495" b="20955"/>
                             <wp:docPr id="1" name="Image 1"/>
                             <wp:cNvGraphicFramePr>
                               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                             </wp:cNvGraphicFramePr>
                             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                                   <pic:nvPicPr>
                                     <pic:cNvPr id="0" name=""/>
                                     <pic:cNvPicPr/>
                                   </pic:nvPicPr>
                                   <pic:blipFill>
-                                    <a:blip r:embed="rId16"/>
+                                    <a:blip r:embed="rId17"/>
                                     <a:stretch>
                                       <a:fillRect/>
                                     </a:stretch>
                                   </pic:blipFill>
                                   <pic:spPr>
                                     <a:xfrm>
                                       <a:off x="0" y="0"/>
                                       <a:ext cx="1275759" cy="864144"/>
                                     </a:xfrm>
                                     <a:prstGeom prst="rect">
                                       <a:avLst/>
                                     </a:prstGeom>
                                     <a:ln>
                                       <a:solidFill>
                                         <a:schemeClr val="bg1"/>
                                       </a:solidFill>
                                     </a:ln>
                                   </pic:spPr>
                                 </pic:pic>
                               </a:graphicData>
                             </a:graphic>
                           </wp:inline>
                         </w:drawing>
                       </w:r>
                     </w:p>
@@ -2265,51 +2342,51 @@
                             <w:r>
                               <w:rPr>
                                 <w:rFonts w:ascii="Bookman Old Style" w:hAnsi="Bookman Old Style"/>
                                 <w:noProof/>
                                 <w:sz w:val="92"/>
                                 <w:lang w:eastAsia="fr-FR"/>
                               </w:rPr>
                               <w:drawing>
                                 <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="5D0B8F21" wp14:editId="1F7EBD2E">
                                   <wp:extent cx="850900" cy="840061"/>
                                   <wp:effectExtent l="0" t="0" r="6350" b="0"/>
                                   <wp:docPr id="3" name="Image 3" descr="logo transp"/>
                                   <wp:cNvGraphicFramePr>
                                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                                   </wp:cNvGraphicFramePr>
                                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                                         <pic:nvPicPr>
                                           <pic:cNvPr id="0" name="Picture 6" descr="logo transp"/>
                                           <pic:cNvPicPr>
                                             <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                                           </pic:cNvPicPr>
                                         </pic:nvPicPr>
                                         <pic:blipFill>
-                                          <a:blip r:embed="rId17">
+                                          <a:blip r:embed="rId18">
                                             <a:extLst>
                                               <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                                                 <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                                               </a:ext>
                                             </a:extLst>
                                           </a:blip>
                                           <a:srcRect/>
                                           <a:stretch>
                                             <a:fillRect/>
                                           </a:stretch>
                                         </pic:blipFill>
                                         <pic:spPr bwMode="auto">
                                           <a:xfrm>
                                             <a:off x="0" y="0"/>
                                             <a:ext cx="850900" cy="840061"/>
                                           </a:xfrm>
                                           <a:prstGeom prst="rect">
                                             <a:avLst/>
                                           </a:prstGeom>
                                           <a:noFill/>
                                           <a:ln>
                                             <a:noFill/>
                                           </a:ln>
                                         </pic:spPr>
                                       </pic:pic>
@@ -2345,51 +2422,51 @@
                       <w:r>
                         <w:rPr>
                           <w:rFonts w:ascii="Bookman Old Style" w:hAnsi="Bookman Old Style"/>
                           <w:noProof/>
                           <w:sz w:val="92"/>
                           <w:lang w:eastAsia="fr-FR"/>
                         </w:rPr>
                         <w:drawing>
                           <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="5D0B8F21" wp14:editId="1F7EBD2E">
                             <wp:extent cx="850900" cy="840061"/>
                             <wp:effectExtent l="0" t="0" r="6350" b="0"/>
                             <wp:docPr id="3" name="Image 3" descr="logo transp"/>
                             <wp:cNvGraphicFramePr>
                               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                             </wp:cNvGraphicFramePr>
                             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                                   <pic:nvPicPr>
                                     <pic:cNvPr id="0" name="Picture 6" descr="logo transp"/>
                                     <pic:cNvPicPr>
                                       <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                                     </pic:cNvPicPr>
                                   </pic:nvPicPr>
                                   <pic:blipFill>
-                                    <a:blip r:embed="rId17">
+                                    <a:blip r:embed="rId19">
                                       <a:extLst>
                                         <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                                           <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                                         </a:ext>
                                       </a:extLst>
                                     </a:blip>
                                     <a:srcRect/>
                                     <a:stretch>
                                       <a:fillRect/>
                                     </a:stretch>
                                   </pic:blipFill>
                                   <pic:spPr bwMode="auto">
                                     <a:xfrm>
                                       <a:off x="0" y="0"/>
                                       <a:ext cx="850900" cy="840061"/>
                                     </a:xfrm>
                                     <a:prstGeom prst="rect">
                                       <a:avLst/>
                                     </a:prstGeom>
                                     <a:noFill/>
                                     <a:ln>
                                       <a:noFill/>
                                     </a:ln>
                                   </pic:spPr>
                                 </pic:pic>
@@ -2454,51 +2531,51 @@
                           <a:schemeClr val="accent1"/>
                         </a:lnRef>
                         <a:fillRef idx="0">
                           <a:schemeClr val="accent1"/>
                         </a:fillRef>
                         <a:effectRef idx="0">
                           <a:schemeClr val="accent1"/>
                         </a:effectRef>
                         <a:fontRef idx="minor">
                           <a:schemeClr val="tx1"/>
                         </a:fontRef>
                       </wps:style>
                       <wps:bodyPr/>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="margin">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="margin">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
-          <mc:Fallback>
+          <mc:Fallback xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei">
             <w:pict>
               <v:line w14:anchorId="501FB7DB" id="Connecteur droit 5" o:spid="_x0000_s1026" style="position:absolute;z-index:251682304;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin" from="480.65pt,33.15pt" to="495.65pt,33.15pt" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQC5cDOSuAEAAN0DAAAOAAAAZHJzL2Uyb0RvYy54bWysU8Fu3CAQvVfKPyDuXXtTNWqt9eaQKLlU&#10;bdQ2H8DiYY0EDAKy9v59B7z2Jm1VqVEumIF5b948xpvr0Rp2gBA1upavVzVn4CR22u1b/vjz7v0n&#10;zmISrhMGHbT8CJFfby/ebQbfwCX2aDoIjEhcbAbf8j4l31RVlD1YEVfowdGlwmBFojDsqy6Igdit&#10;qS7r+qoaMHQ+oIQY6fR2uuTbwq8UyPRNqQiJmZaTtlTWUNZdXqvtRjT7IHyv5UmGeIUKK7SjogvV&#10;rUiCPQX9B5XVMmBElVYSbYVKaQmlB+pmXf/WzY9eeCi9kDnRLzbFt6OVXw837iGQDYOPTfQPIXcx&#10;qmDzl/SxsZh1XMyCMTFJh+vP9ceaLJXzVXXG+RDTPaBledNyo11uQzTi8CUmqkWpc0o+No4NLb/6&#10;kPlyHNHo7k4bU4I8CnBjAjsIesTdfp0fjRieZVFkHB2eeyi7dDQw8X8HxXSXVU8FXnIKKcGlmdc4&#10;ys4wRQoW4EnZv4Cn/AyFMnr/A14QpTK6tICtdhj+JjuNs2Q15c8OTH1nC3bYHcvrFmtohopzp3nP&#10;Q/o8LvDzX7n9BQAA//8DAFBLAwQUAAYACAAAACEAXg7Dq90AAAAJAQAADwAAAGRycy9kb3ducmV2&#10;LnhtbEyPQWvCQBCF74X+h2UEb3VjhdCk2YgGpAh6qPoDNtkxCWZn0+yq6b/vSA/taZj3Hm++yZaj&#10;7cQNB986UjCfRSCQKmdaqhWcjpuXNxA+aDK6c4QKvtHDMn9+ynRq3J0+8XYIteAS8qlW0ITQp1L6&#10;qkGr/cz1SOyd3WB14HWopRn0ncttJ1+jKJZWt8QXGt1j0WB1OVytAl+eiu2qWG/cwh/p40vud+tL&#10;UGo6GVfvIAKO4S8MD3xGh5yZSncl40WnIInnC44qiGOeHEiSh1D+CjLP5P8P8h8AAAD//wMAUEsB&#10;Ai0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVz&#10;XS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMv&#10;LnJlbHNQSwECLQAUAAYACAAAACEAuXAzkrgBAADdAwAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uy&#10;b0RvYy54bWxQSwECLQAUAAYACAAAACEAXg7Dq90AAAAJAQAADwAAAAAAAAAAAAAAAAASBAAAZHJz&#10;L2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAAABwFAAAAAA==&#10;" strokecolor="white [3212]" strokeweight="5pt"/>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
       <w:r w:rsidRPr="00AD3F73">
         <w:rPr>
           <w:rFonts w:ascii="Arial Black" w:hAnsi="Arial Black" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="56"/>
           <w:szCs w:val="56"/>
         </w:rPr>
         <w:t>C.C.E.S.M.F.</w:t>
       </w:r>
       <w:r w:rsidRPr="00751E37">
         <w:rPr>
           <w:noProof/>
           <w:lang w:eastAsia="fr-FR"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2011CE6F" w14:textId="77777777" w:rsidR="006E2628" w:rsidRDefault="006E2628" w:rsidP="006E2628">
       <w:pPr>
@@ -3454,51 +3531,51 @@
         <w:t>27</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="559E0C28" w14:textId="77777777" w:rsidR="006E2628" w:rsidRPr="005A4D5D" w:rsidRDefault="006E2628" w:rsidP="006E2628">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="567"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="005A4D5D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">A retourner à  </w:t>
       </w:r>
-      <w:hyperlink r:id="rId18" w:history="1">
+      <w:hyperlink r:id="rId20" w:history="1">
         <w:r w:rsidRPr="005A4D5D">
           <w:rPr>
             <w:rStyle w:val="Lienhypertexte"/>
             <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
             <w:b/>
             <w:bCs/>
             <w:sz w:val="18"/>
             <w:szCs w:val="18"/>
           </w:rPr>
           <w:t>bureau@ccesmf.com</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="2B454DFF" w14:textId="77777777" w:rsidR="006E2628" w:rsidRPr="005A4D5D" w:rsidRDefault="006E2628" w:rsidP="006E2628">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="567"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="0070C0"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="005A4D5D">
@@ -3807,51 +3884,51 @@
                             <a:schemeClr val="tx1"/>
                           </a:solidFill>
                         </a:ln>
                       </wps:spPr>
                       <wps:style>
                         <a:lnRef idx="1">
                           <a:schemeClr val="accent1"/>
                         </a:lnRef>
                         <a:fillRef idx="0">
                           <a:schemeClr val="accent1"/>
                         </a:fillRef>
                         <a:effectRef idx="0">
                           <a:schemeClr val="accent1"/>
                         </a:effectRef>
                         <a:fontRef idx="minor">
                           <a:schemeClr val="tx1"/>
                         </a:fontRef>
                       </wps:style>
                       <wps:bodyPr/>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
-          <mc:Fallback>
+          <mc:Fallback xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei">
             <w:pict>
               <v:line w14:anchorId="12D2FFFE" id="Connecteur droit 2" o:spid="_x0000_s1026" style="position:absolute;z-index:251703808;visibility:visible;mso-wrap-style:square;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text" from="-2.55pt,10.5pt" to="251.7pt,10.5pt" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQACuTeaswEAANQDAAAOAAAAZHJzL2Uyb0RvYy54bWysU8Fu2zAMvQ/YPwi6L3IybOuMOD206C7D&#10;VmzdB6gyFQuQREHSYufvRymJXWwDhhW90CLF90g+0dvryVl2gJgM+o6vVw1n4BX2xu87/uPh7s0V&#10;ZylL30uLHjp+hMSvd69fbcfQwgYHtD1ERiQ+tWPo+JBzaIVIagAn0woDeLrUGJ3M5Ma96KMcid1Z&#10;sWma92LE2IeIClKi6O3pku8qv9ag8letE2RmO0695WpjtY/Fit1Wtvsow2DUuQ35jC6cNJ6KzlS3&#10;Mkv2M5o/qJxRERPqvFLoBGptFNQZaJp189s03wcZoM5C4qQwy5RejlZ9Odz4+0gyjCG1KdzHMsWk&#10;oytf6o9NVazjLBZMmSkKvt1srj5+eMeZutyJBRhiyp8AHSuHjlvjyxyylYfPKVMxSr2klLD1xSa0&#10;pr8z1lanbADc2MgOkt4uT+vyVoR7kkVeQYql9XrKRwsn1m+gmemp2XWtXrdq4ZRKgc8XXuspu8A0&#10;dTADm38Dz/kFCnXj/gc8I2pl9HkGO+Mx/q36IoU+5V8UOM1dJHjE/lgftUpDq1OVO6952c2nfoUv&#10;P+PuFwAAAP//AwBQSwMEFAAGAAgAAAAhAKgx3ULdAAAACAEAAA8AAABkcnMvZG93bnJldi54bWxM&#10;j8FOwzAQRO9I/IO1SNxaJ6WtqhCnQgguiEtCD3Bz420cEa/T2GnC37OIAxx3ZjT7Jt/PrhMXHELr&#10;SUG6TEAg1d601Cg4vD0vdiBC1GR05wkVfGGAfXF9levM+IlKvFSxEVxCIdMKbIx9JmWoLTodlr5H&#10;Yu/kB6cjn0MjzaAnLnedXCXJVjrdEn+wusdHi/VnNToFL+fXcFhvy6fy/byrpo/TaBuPSt3ezA/3&#10;ICLO8S8MP/iMDgUzHf1IJohOwWKTclLBKuVJ7G+SuzWI468gi1z+H1B8AwAA//8DAFBLAQItABQA&#10;BgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1s&#10;UEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxz&#10;UEsBAi0AFAAGAAgAAAAhAAK5N5qzAQAA1AMAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2Mu&#10;eG1sUEsBAi0AFAAGAAgAAAAhAKgx3ULdAAAACAEAAA8AAAAAAAAAAAAAAAAADQQAAGRycy9kb3du&#10;cmV2LnhtbFBLBQYAAAAABAAEAPMAAAAXBQAAAAA=&#10;" strokecolor="black [3213]"/>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
     </w:p>
     <w:p w14:paraId="77360A58" w14:textId="77777777" w:rsidR="006E2628" w:rsidRPr="00533BAC" w:rsidRDefault="006E2628" w:rsidP="006E2628">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="4253"/>
         </w:tabs>
         <w:spacing w:before="40" w:after="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00533BAC">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
@@ -3997,51 +4074,51 @@
                           <a:schemeClr val="accent1"/>
                         </a:lnRef>
                         <a:fillRef idx="0">
                           <a:schemeClr val="accent1"/>
                         </a:fillRef>
                         <a:effectRef idx="0">
                           <a:schemeClr val="accent1"/>
                         </a:effectRef>
                         <a:fontRef idx="minor">
                           <a:schemeClr val="tx1"/>
                         </a:fontRef>
                       </wps:style>
                       <wps:bodyPr/>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="margin">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="margin">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
-          <mc:Fallback>
+          <mc:Fallback xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei">
             <w:pict>
               <v:line w14:anchorId="75370931" id="Connecteur droit 48" o:spid="_x0000_s1026" style="position:absolute;z-index:251675136;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin" from="192.7pt,2.45pt" to="192.7pt,42.45pt" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBHSbEksAEAANMDAAAOAAAAZHJzL2Uyb0RvYy54bWysU8Fu2zAMvQ/oPwi6N3IKbCiMOD206C7D&#10;VrTbB6gyFQuQREHSYufvR8mJXWwDhg270CLF90g+0bu7yVl2hJgM+o5vNw1n4BX2xh86/u3r4/Ut&#10;ZylL30uLHjp+gsTv9lfvdmNo4QYHtD1ERiQ+tWPo+JBzaIVIagAn0wYDeLrUGJ3M5MaD6KMcid1Z&#10;cdM0H8SIsQ8RFaRE0Yf5ku8rv9ag8hetE2RmO0695Wpjta/Fiv1Otocow2DUuQ35D104aTwVXage&#10;ZJbsezS/UDmjIibUeaPQCdTaKKgz0DTb5qdpXgYZoM5C4qSwyJT+H636fLz3T5FkGENqU3iKZYpJ&#10;R1e+1B+bqlinRSyYMlNzUFH0fXPbNFVHseJCTPkjoGPl0HFrfBlDtvL4KWWqRamXlBK2vtiE1vSP&#10;xtrqlAWAexvZUdLT5Wlbnopwb7LIK0ixdl5P+WRhZn0GzUxPvW5r9bpUK6dUCny+8FpP2QWmqYMF&#10;2PwZeM4vUKgL9zfgBVEro88L2BmP8XfVVyn0nH9RYJ67SPCK/am+aZWGNqcqd97ysppv/Qpf/8X9&#10;DwAAAP//AwBQSwMEFAAGAAgAAAAhANA3/TLcAAAACAEAAA8AAABkcnMvZG93bnJldi54bWxMj8FO&#10;wzAQRO9I/IO1SNyoA4QqhGwqhOCCuCT0ADc33sYR8TqNnSb8PUYcynF2RrNvis1ie3Gk0XeOEa5X&#10;CQjixumOW4Tt+8tVBsIHxVr1jgnhmzxsyvOzQuXazVzRsQ6tiCXsc4VgQhhyKX1jyCq/cgNx9PZu&#10;tCpEObZSj2qO5baXN0myllZ1HD8YNdCToearnizC6+HNb9N19Vx9HLJ6/txPpnWEeHmxPD6ACLSE&#10;Uxh+8SM6lJFp5ybWXvQIt9ldGqMI6T2I6P/pHUIWD7Is5P8B5Q8AAAD//wMAUEsBAi0AFAAGAAgA&#10;AAAhALaDOJL+AAAA4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwEC&#10;LQAUAAYACAAAACEAOP0h/9YAAACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwEC&#10;LQAUAAYACAAAACEAR0mxJLABAADTAwAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQ&#10;SwECLQAUAAYACAAAACEA0Df9MtwAAAAIAQAADwAAAAAAAAAAAAAAAAAKBAAAZHJzL2Rvd25yZXYu&#10;eG1sUEsFBgAAAAAEAAQA8wAAABMFAAAAAA==&#10;" strokecolor="black [3213]"/>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
       <w:r w:rsidRPr="009D2B69">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Téléphone domicile </w:t>
       </w:r>
       <w:r w:rsidRPr="00726C76">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="0000FF"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">: </w:t>
       </w:r>
       <w:r>
         <w:rPr>
@@ -4140,51 +4217,69 @@
       </w:r>
       <w:r w:rsidRPr="00893D79">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="0000FF"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="009D2B69">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t>Adresse Email  (en majuscule)</w:t>
+        <w:t xml:space="preserve">Adresse </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Email  (</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>en majuscule)</w:t>
       </w:r>
       <w:r w:rsidRPr="009D2B69">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> :</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">  </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5905AF08" w14:textId="77777777" w:rsidR="006E2628" w:rsidRDefault="006E2628" w:rsidP="006E2628">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="142"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="18"/>
@@ -4385,51 +4480,51 @@
                       </wps:spPr>
                       <wps:style>
                         <a:lnRef idx="1">
                           <a:schemeClr val="accent1"/>
                         </a:lnRef>
                         <a:fillRef idx="0">
                           <a:schemeClr val="accent1"/>
                         </a:fillRef>
                         <a:effectRef idx="0">
                           <a:schemeClr val="accent1"/>
                         </a:effectRef>
                         <a:fontRef idx="minor">
                           <a:schemeClr val="tx1"/>
                         </a:fontRef>
                       </wps:style>
                       <wps:bodyPr/>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="margin">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
-          <mc:Fallback>
+          <mc:Fallback xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei">
             <w:pict>
               <v:line w14:anchorId="2520BCD2" id="Connecteur droit 34" o:spid="_x0000_s1026" style="position:absolute;z-index:251694592;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-width-relative:margin" from="102.15pt,647.15pt" to="501.85pt,647.15pt" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQAnGIGEuwEAAN0DAAAOAAAAZHJzL2Uyb0RvYy54bWysU01v3CAQvVfqf0Dcu7YTZdta680hUXqp&#10;2qgfP4DgYY0EDAK69v77DnjXjtqqUqtcMAzz3sx7jHe3kzXsCCFqdB1vNjVn4CT22h06/v3bw5t3&#10;nMUkXC8MOuj4CSK/3b9+tRt9C1c4oOkhMCJxsR19x4eUfFtVUQ5gRdygB0eXCoMViY7hUPVBjMRu&#10;TXVV19tqxND7gBJipOj9fMn3hV8pkOmzUhESMx2n3lJZQ1mf8lrtd6I9BOEHLc9tiP/owgrtqOhC&#10;dS+SYD+C/o3KahkwokobibZCpbSEooHUNPUvar4OwkPRQuZEv9gUX45WfjreucdANow+ttE/hqxi&#10;UsHmL/XHpmLWaTELpsQkBW/qt9vmPXkqL3fVCvQhpg+AluVNx412WYdoxfFjTFSMUi8pOWwcGzu+&#10;vb6pS1ZEo/sHbUy+K6MAdyawo6BHTFOTH40InmXRyTgKrhrKLp0MzPRfQDHdU9fNXCCP18oppASX&#10;LrzGUXaGKepgAZ47+xvwnJ+hUEbvX8ALolRGlxaw1Q7Dn9perVBz/sWBWXe24An7U3ndYg3NUHHu&#10;PO95SJ+fC3z9K/c/AQAA//8DAFBLAwQUAAYACAAAACEA1fCDe98AAAAOAQAADwAAAGRycy9kb3du&#10;cmV2LnhtbEyPQU/CQBCF7yb8h82YeJNdiiLWbgma6EU4ACZel+7QNnRnm+4C9d87PRi5zcx7efO9&#10;bNG7RpyxC7UnDZOxAoFUeFtTqeFr934/BxGiIWsaT6jhBwMs8tFNZlLrL7TB8zaWgkMopEZDFWOb&#10;ShmKCp0JY98isXbwnTOR166UtjMXDneNTJSaSWdq4g+VafGtwuK4PTkN38nnbjP5oHKNj6492OV8&#10;/Uorre9u++ULiIh9/DfDgM/okDPT3p/IBtFoSNTDlK0sJM/DNFiUmj6B2P/dZJ7J6xr5LwAAAP//&#10;AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRf&#10;VHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAAAAAAAAAAAAAAC8BAABf&#10;cmVscy8ucmVsc1BLAQItABQABgAIAAAAIQAnGIGEuwEAAN0DAAAOAAAAAAAAAAAAAAAAAC4CAABk&#10;cnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQDV8IN73wAAAA4BAAAPAAAAAAAAAAAAAAAAABUE&#10;AABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAAIQUAAAAA&#10;" strokecolor="black [3213]" strokeweight=".5pt"/>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:noProof/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:eastAsia="fr-FR"/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
               <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251687424" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="7E5EF2E6" wp14:editId="1B99698D">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="column">
                   <wp:posOffset>-614045</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
                   <wp:posOffset>7589520</wp:posOffset>
                 </wp:positionV>
@@ -4495,51 +4590,69 @@
                                 <w:szCs w:val="18"/>
                               </w:rPr>
                               <w:t>Réservé à l’administration du CCESMF</w:t>
                             </w:r>
                           </w:p>
                           <w:p w14:paraId="37D704FC" w14:textId="77777777" w:rsidR="006E2628" w:rsidRDefault="006E2628" w:rsidP="006E2628">
                             <w:pPr>
                               <w:tabs>
                                 <w:tab w:val="left" w:pos="3402"/>
                                 <w:tab w:val="left" w:pos="6237"/>
                                 <w:tab w:val="left" w:pos="8505"/>
                               </w:tabs>
                               <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
                               <w:rPr>
                                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                                 <w:sz w:val="18"/>
                                 <w:szCs w:val="18"/>
                               </w:rPr>
                             </w:pPr>
                             <w:r>
                               <w:rPr>
                                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                                 <w:sz w:val="18"/>
                                 <w:szCs w:val="18"/>
                               </w:rPr>
-                              <w:t xml:space="preserve">Subvention comité d’entreprise   :   </w:t>
+                              <w:t>Subvention comité d’entreprise</w:t>
+                            </w:r>
+                            <w:proofErr w:type="gramStart"/>
+                            <w:r>
+                              <w:rPr>
+                                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                                <w:sz w:val="18"/>
+                                <w:szCs w:val="18"/>
+                              </w:rPr>
+                              <w:t xml:space="preserve">   :</w:t>
+                            </w:r>
+                            <w:proofErr w:type="gramEnd"/>
+                            <w:r>
+                              <w:rPr>
+                                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                                <w:sz w:val="18"/>
+                                <w:szCs w:val="18"/>
+                              </w:rPr>
+                              <w:t xml:space="preserve">   </w:t>
                             </w:r>
                             <w:r>
                               <w:rPr>
                                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                                 <w:sz w:val="18"/>
                                 <w:szCs w:val="18"/>
                               </w:rPr>
                               <w:fldChar w:fldCharType="begin"/>
                             </w:r>
                             <w:r>
                               <w:rPr>
                                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                                 <w:sz w:val="18"/>
                                 <w:szCs w:val="18"/>
                               </w:rPr>
                               <w:instrText xml:space="preserve"> MERGEFIELD "f31" </w:instrText>
                             </w:r>
                             <w:r>
                               <w:rPr>
                                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                                 <w:sz w:val="18"/>
                                 <w:szCs w:val="18"/>
                               </w:rPr>
                               <w:fldChar w:fldCharType="separate"/>
                             </w:r>
@@ -4623,52 +4736,62 @@
                               </w:rPr>
                               <w:tab/>
                               <w:t>Montant</w:t>
                             </w:r>
                           </w:p>
                           <w:p w14:paraId="11F4903E" w14:textId="77777777" w:rsidR="006E2628" w:rsidRPr="00F43861" w:rsidRDefault="006E2628" w:rsidP="006E2628">
                             <w:pPr>
                               <w:tabs>
                                 <w:tab w:val="left" w:pos="3969"/>
                                 <w:tab w:val="left" w:pos="6663"/>
                                 <w:tab w:val="left" w:pos="8789"/>
                               </w:tabs>
                               <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
                               <w:rPr>
                                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                                 <w:sz w:val="18"/>
                                 <w:szCs w:val="18"/>
                               </w:rPr>
                             </w:pPr>
                             <w:r w:rsidRPr="00F43861">
                               <w:rPr>
                                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                                 <w:sz w:val="18"/>
                                 <w:szCs w:val="18"/>
                               </w:rPr>
-                              <w:t>Chèque 1 – Banque  :</w:t>
-                            </w:r>
+                              <w:t xml:space="preserve">Chèque 1 – </w:t>
+                            </w:r>
+                            <w:proofErr w:type="gramStart"/>
+                            <w:r w:rsidRPr="00F43861">
+                              <w:rPr>
+                                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                                <w:sz w:val="18"/>
+                                <w:szCs w:val="18"/>
+                              </w:rPr>
+                              <w:t>Banque  :</w:t>
+                            </w:r>
+                            <w:proofErr w:type="gramEnd"/>
                             <w:r w:rsidRPr="00F43861">
                               <w:rPr>
                                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                                 <w:sz w:val="18"/>
                                 <w:szCs w:val="18"/>
                               </w:rPr>
                               <w:tab/>
                               <w:t>N°</w:t>
                             </w:r>
                             <w:r w:rsidRPr="00F43861">
                               <w:rPr>
                                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                                 <w:sz w:val="18"/>
                                 <w:szCs w:val="18"/>
                               </w:rPr>
                               <w:tab/>
                               <w:t>Date</w:t>
                             </w:r>
                             <w:r w:rsidRPr="00F43861">
                               <w:rPr>
                                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                                 <w:sz w:val="18"/>
                                 <w:szCs w:val="18"/>
                               </w:rPr>
                               <w:tab/>
@@ -4829,51 +4952,69 @@
                           <w:szCs w:val="18"/>
                         </w:rPr>
                         <w:t>Réservé à l’administration du CCESMF</w:t>
                       </w:r>
                     </w:p>
                     <w:p w14:paraId="37D704FC" w14:textId="77777777" w:rsidR="006E2628" w:rsidRDefault="006E2628" w:rsidP="006E2628">
                       <w:pPr>
                         <w:tabs>
                           <w:tab w:val="left" w:pos="3402"/>
                           <w:tab w:val="left" w:pos="6237"/>
                           <w:tab w:val="left" w:pos="8505"/>
                         </w:tabs>
                         <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
                         <w:rPr>
                           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                           <w:sz w:val="18"/>
                           <w:szCs w:val="18"/>
                         </w:rPr>
                       </w:pPr>
                       <w:r>
                         <w:rPr>
                           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                           <w:sz w:val="18"/>
                           <w:szCs w:val="18"/>
                         </w:rPr>
-                        <w:t xml:space="preserve">Subvention comité d’entreprise   :   </w:t>
+                        <w:t>Subvention comité d’entreprise</w:t>
+                      </w:r>
+                      <w:proofErr w:type="gramStart"/>
+                      <w:r>
+                        <w:rPr>
+                          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                          <w:sz w:val="18"/>
+                          <w:szCs w:val="18"/>
+                        </w:rPr>
+                        <w:t xml:space="preserve">   :</w:t>
+                      </w:r>
+                      <w:proofErr w:type="gramEnd"/>
+                      <w:r>
+                        <w:rPr>
+                          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                          <w:sz w:val="18"/>
+                          <w:szCs w:val="18"/>
+                        </w:rPr>
+                        <w:t xml:space="preserve">   </w:t>
                       </w:r>
                       <w:r>
                         <w:rPr>
                           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                           <w:sz w:val="18"/>
                           <w:szCs w:val="18"/>
                         </w:rPr>
                         <w:fldChar w:fldCharType="begin"/>
                       </w:r>
                       <w:r>
                         <w:rPr>
                           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                           <w:sz w:val="18"/>
                           <w:szCs w:val="18"/>
                         </w:rPr>
                         <w:instrText xml:space="preserve"> MERGEFIELD "f31" </w:instrText>
                       </w:r>
                       <w:r>
                         <w:rPr>
                           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                           <w:sz w:val="18"/>
                           <w:szCs w:val="18"/>
                         </w:rPr>
                         <w:fldChar w:fldCharType="separate"/>
                       </w:r>
@@ -4957,52 +5098,62 @@
                         </w:rPr>
                         <w:tab/>
                         <w:t>Montant</w:t>
                       </w:r>
                     </w:p>
                     <w:p w14:paraId="11F4903E" w14:textId="77777777" w:rsidR="006E2628" w:rsidRPr="00F43861" w:rsidRDefault="006E2628" w:rsidP="006E2628">
                       <w:pPr>
                         <w:tabs>
                           <w:tab w:val="left" w:pos="3969"/>
                           <w:tab w:val="left" w:pos="6663"/>
                           <w:tab w:val="left" w:pos="8789"/>
                         </w:tabs>
                         <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
                         <w:rPr>
                           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                           <w:sz w:val="18"/>
                           <w:szCs w:val="18"/>
                         </w:rPr>
                       </w:pPr>
                       <w:r w:rsidRPr="00F43861">
                         <w:rPr>
                           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                           <w:sz w:val="18"/>
                           <w:szCs w:val="18"/>
                         </w:rPr>
-                        <w:t>Chèque 1 – Banque  :</w:t>
-                      </w:r>
+                        <w:t xml:space="preserve">Chèque 1 – </w:t>
+                      </w:r>
+                      <w:proofErr w:type="gramStart"/>
+                      <w:r w:rsidRPr="00F43861">
+                        <w:rPr>
+                          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                          <w:sz w:val="18"/>
+                          <w:szCs w:val="18"/>
+                        </w:rPr>
+                        <w:t>Banque  :</w:t>
+                      </w:r>
+                      <w:proofErr w:type="gramEnd"/>
                       <w:r w:rsidRPr="00F43861">
                         <w:rPr>
                           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                           <w:sz w:val="18"/>
                           <w:szCs w:val="18"/>
                         </w:rPr>
                         <w:tab/>
                         <w:t>N°</w:t>
                       </w:r>
                       <w:r w:rsidRPr="00F43861">
                         <w:rPr>
                           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                           <w:sz w:val="18"/>
                           <w:szCs w:val="18"/>
                         </w:rPr>
                         <w:tab/>
                         <w:t>Date</w:t>
                       </w:r>
                       <w:r w:rsidRPr="00F43861">
                         <w:rPr>
                           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                           <w:sz w:val="18"/>
                           <w:szCs w:val="18"/>
                         </w:rPr>
                         <w:tab/>
@@ -5905,67 +6056,78 @@
                             </w:r>
                           </w:p>
                           <w:p w14:paraId="444B54DF" w14:textId="77777777" w:rsidR="006E2628" w:rsidRPr="0075536F" w:rsidRDefault="006E2628" w:rsidP="006E2628">
                             <w:pPr>
                               <w:tabs>
                                 <w:tab w:val="left" w:pos="4536"/>
                               </w:tabs>
                               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
                               <w:rPr>
                                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                                 <w:b/>
                                 <w:color w:val="0000FF"/>
                                 <w:sz w:val="18"/>
                                 <w:szCs w:val="18"/>
                               </w:rPr>
                             </w:pPr>
                             <w:r>
                               <w:rPr>
                                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                                 <w:i/>
                                 <w:sz w:val="16"/>
                                 <w:szCs w:val="16"/>
                               </w:rPr>
                               <w:t>Adulte (50,00</w:t>
                             </w:r>
+                            <w:proofErr w:type="gramStart"/>
                             <w:r w:rsidRPr="007D559D">
                               <w:rPr>
                                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                                 <w:i/>
                                 <w:sz w:val="16"/>
                                 <w:szCs w:val="16"/>
                               </w:rPr>
                               <w:t xml:space="preserve">€) </w:t>
                             </w:r>
                             <w:r>
                               <w:rPr>
                                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                                 <w:i/>
                                 <w:sz w:val="16"/>
                                 <w:szCs w:val="16"/>
                               </w:rPr>
-                              <w:t xml:space="preserve">  -   </w:t>
+                              <w:t xml:space="preserve">  </w:t>
+                            </w:r>
+                            <w:proofErr w:type="gramEnd"/>
+                            <w:r>
+                              <w:rPr>
+                                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                                <w:i/>
+                                <w:sz w:val="16"/>
+                                <w:szCs w:val="16"/>
+                              </w:rPr>
+                              <w:t xml:space="preserve">-   </w:t>
                             </w:r>
                             <w:r w:rsidRPr="007D559D">
                               <w:rPr>
                                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                                 <w:i/>
                                 <w:sz w:val="16"/>
                                 <w:szCs w:val="16"/>
                               </w:rPr>
                               <w:t>12 à 16 ans (</w:t>
                             </w:r>
                             <w:r>
                               <w:rPr>
                                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                                 <w:i/>
                                 <w:sz w:val="16"/>
                                 <w:szCs w:val="16"/>
                               </w:rPr>
                               <w:t>31</w:t>
                             </w:r>
                             <w:r w:rsidRPr="007D559D">
                               <w:rPr>
                                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                                 <w:i/>
                                 <w:sz w:val="16"/>
                                 <w:szCs w:val="16"/>
@@ -6290,67 +6452,76 @@
                                 </w:tcPr>
                                 <w:p w14:paraId="477C6D66" w14:textId="77777777" w:rsidR="006E2628" w:rsidRDefault="006E2628" w:rsidP="00627BD4">
                                   <w:pPr>
                                     <w:rPr>
                                       <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                                       <w:i/>
                                       <w:sz w:val="16"/>
                                       <w:szCs w:val="16"/>
                                     </w:rPr>
                                   </w:pPr>
                                   <w:r>
                                     <w:rPr>
                                       <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                                       <w:i/>
                                       <w:sz w:val="16"/>
                                       <w:szCs w:val="16"/>
                                     </w:rPr>
                                     <w:t>30,00€</w:t>
                                   </w:r>
                                 </w:p>
                               </w:tc>
                               <w:tc>
                                 <w:tcPr>
                                   <w:tcW w:w="851" w:type="dxa"/>
                                 </w:tcPr>
-                                <w:p w14:paraId="0B7DB035" w14:textId="77777777" w:rsidR="006E2628" w:rsidRDefault="006E2628" w:rsidP="00627BD4">
+                                <w:p w14:paraId="0B7DB035" w14:textId="42B6E56F" w:rsidR="006E2628" w:rsidRDefault="00AC38E1" w:rsidP="00627BD4">
                                   <w:pPr>
                                     <w:rPr>
                                       <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                                       <w:i/>
                                       <w:sz w:val="16"/>
                                       <w:szCs w:val="16"/>
                                     </w:rPr>
                                   </w:pPr>
                                   <w:r>
                                     <w:rPr>
                                       <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                                       <w:i/>
                                       <w:sz w:val="16"/>
                                       <w:szCs w:val="16"/>
                                     </w:rPr>
-                                    <w:t>41,00€</w:t>
+                                    <w:t>51</w:t>
+                                  </w:r>
+                                  <w:r w:rsidR="006E2628">
+                                    <w:rPr>
+                                      <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                                      <w:i/>
+                                      <w:sz w:val="16"/>
+                                      <w:szCs w:val="16"/>
+                                    </w:rPr>
+                                    <w:t>,00€</w:t>
                                   </w:r>
                                 </w:p>
                               </w:tc>
                             </w:tr>
                             <w:tr w:rsidR="006E2628" w14:paraId="00D2996F" w14:textId="77777777" w:rsidTr="00DA31BF">
                               <w:tc>
                                 <w:tcPr>
                                   <w:tcW w:w="675" w:type="dxa"/>
                                 </w:tcPr>
                                 <w:p w14:paraId="25379DBC" w14:textId="77777777" w:rsidR="006E2628" w:rsidRDefault="006E2628" w:rsidP="00DA31BF">
                                   <w:pPr>
                                     <w:rPr>
                                       <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                                       <w:i/>
                                       <w:sz w:val="16"/>
                                       <w:szCs w:val="16"/>
                                     </w:rPr>
                                   </w:pPr>
                                   <w:r>
                                     <w:rPr>
                                       <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                                       <w:i/>
                                       <w:sz w:val="16"/>
                                       <w:szCs w:val="16"/>
                                     </w:rPr>
@@ -7150,51 +7321,71 @@
                                   </w:r>
                                 </w:p>
                               </w:tc>
                             </w:tr>
                             <w:tr w:rsidR="006E2628" w14:paraId="0E145D6D" w14:textId="77777777" w:rsidTr="00471E5D">
                               <w:tc>
                                 <w:tcPr>
                                   <w:tcW w:w="2802" w:type="dxa"/>
                                 </w:tcPr>
                                 <w:p w14:paraId="51FAC66D" w14:textId="77777777" w:rsidR="006E2628" w:rsidRPr="000B56B6" w:rsidRDefault="006E2628" w:rsidP="004B0426">
                                   <w:pPr>
                                     <w:rPr>
                                       <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
                                       <w:i/>
                                       <w:sz w:val="16"/>
                                       <w:szCs w:val="16"/>
                                     </w:rPr>
                                   </w:pPr>
                                   <w:r>
                                     <w:rPr>
                                       <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
                                       <w:i/>
                                       <w:sz w:val="16"/>
                                       <w:szCs w:val="16"/>
                                     </w:rPr>
-                                    <w:t xml:space="preserve">Sans   (membre sympathisant) </w:t>
+                                    <w:t>Sans</w:t>
+                                  </w:r>
+                                  <w:proofErr w:type="gramStart"/>
+                                  <w:r>
+                                    <w:rPr>
+                                      <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
+                                      <w:i/>
+                                      <w:sz w:val="16"/>
+                                      <w:szCs w:val="16"/>
+                                    </w:rPr>
+                                    <w:t xml:space="preserve">   (</w:t>
+                                  </w:r>
+                                  <w:proofErr w:type="gramEnd"/>
+                                  <w:r>
+                                    <w:rPr>
+                                      <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
+                                      <w:i/>
+                                      <w:sz w:val="16"/>
+                                      <w:szCs w:val="16"/>
+                                    </w:rPr>
+                                    <w:t xml:space="preserve">membre sympathisant) </w:t>
                                   </w:r>
                                 </w:p>
                               </w:tc>
                               <w:tc>
                                 <w:tcPr>
                                   <w:tcW w:w="590" w:type="dxa"/>
                                 </w:tcPr>
                                 <w:p w14:paraId="1C9B2EAC" w14:textId="77777777" w:rsidR="006E2628" w:rsidRPr="000B56B6" w:rsidRDefault="006E2628" w:rsidP="00DF114A">
                                   <w:pPr>
                                     <w:rPr>
                                       <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
                                       <w:i/>
                                       <w:sz w:val="16"/>
                                       <w:szCs w:val="16"/>
                                     </w:rPr>
                                   </w:pPr>
                                   <w:r>
                                     <w:rPr>
                                       <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
                                       <w:i/>
                                       <w:sz w:val="16"/>
                                       <w:szCs w:val="16"/>
                                     </w:rPr>
                                     <w:t>25</w:t>
                                   </w:r>
@@ -7682,58 +7873,100 @@
                               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
                               <w:rPr>
                                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                                 <w:b/>
                                 <w:color w:val="0000FF"/>
                                 <w:sz w:val="18"/>
                                 <w:szCs w:val="18"/>
                               </w:rPr>
                             </w:pPr>
                           </w:p>
                           <w:p w14:paraId="338D66EB" w14:textId="77777777" w:rsidR="006E2628" w:rsidRDefault="006E2628" w:rsidP="006E2628">
                             <w:pPr>
                               <w:tabs>
                                 <w:tab w:val="left" w:pos="2552"/>
                                 <w:tab w:val="left" w:pos="4678"/>
                               </w:tabs>
                               <w:spacing w:before="90" w:after="0" w:line="240" w:lineRule="auto"/>
                               <w:rPr>
                                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                                 <w:b/>
                                 <w:color w:val="0000FF"/>
                                 <w:sz w:val="18"/>
                                 <w:szCs w:val="18"/>
                               </w:rPr>
                             </w:pPr>
+                            <w:proofErr w:type="spellStart"/>
                             <w:r>
                               <w:rPr>
                                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                                 <w:b/>
                                 <w:sz w:val="18"/>
                                 <w:szCs w:val="18"/>
                               </w:rPr>
-                              <w:t xml:space="preserve">Abonnemenr Subaqua  : </w:t>
+                              <w:t>Abonnemenr</w:t>
+                            </w:r>
+                            <w:proofErr w:type="spellEnd"/>
+                            <w:r>
+                              <w:rPr>
+                                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                                <w:b/>
+                                <w:sz w:val="18"/>
+                                <w:szCs w:val="18"/>
+                              </w:rPr>
+                              <w:t xml:space="preserve"> </w:t>
+                            </w:r>
+                            <w:proofErr w:type="spellStart"/>
+                            <w:proofErr w:type="gramStart"/>
+                            <w:r>
+                              <w:rPr>
+                                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                                <w:b/>
+                                <w:sz w:val="18"/>
+                                <w:szCs w:val="18"/>
+                              </w:rPr>
+                              <w:t>Subaqua</w:t>
+                            </w:r>
+                            <w:proofErr w:type="spellEnd"/>
+                            <w:r>
+                              <w:rPr>
+                                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                                <w:b/>
+                                <w:sz w:val="18"/>
+                                <w:szCs w:val="18"/>
+                              </w:rPr>
+                              <w:t xml:space="preserve">  :</w:t>
+                            </w:r>
+                            <w:proofErr w:type="gramEnd"/>
+                            <w:r>
+                              <w:rPr>
+                                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                                <w:b/>
+                                <w:sz w:val="18"/>
+                                <w:szCs w:val="18"/>
+                              </w:rPr>
+                              <w:t xml:space="preserve"> </w:t>
                             </w:r>
                             <w:r>
                               <w:rPr>
                                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                                 <w:b/>
                                 <w:color w:val="0000FF"/>
                                 <w:sz w:val="18"/>
                                 <w:szCs w:val="18"/>
                               </w:rPr>
                               <w:tab/>
                             </w:r>
                             <w:r>
                               <w:rPr>
                                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                                 <w:b/>
                                 <w:color w:val="0000FF"/>
                                 <w:sz w:val="18"/>
                                 <w:szCs w:val="18"/>
                               </w:rPr>
                               <w:tab/>
                               <w:t>____€</w:t>
                             </w:r>
                           </w:p>
                           <w:p w14:paraId="52B202F6" w14:textId="77777777" w:rsidR="006E2628" w:rsidRDefault="006E2628" w:rsidP="006E2628">
                             <w:pPr>
@@ -7977,51 +8210,55 @@
                               <w:t xml:space="preserve">Date certificat médical :     </w:t>
                             </w:r>
                           </w:p>
                         </w:txbxContent>
                       </wps:txbx>
                       <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
                         <a:prstTxWarp prst="textNoShape">
                           <a:avLst/>
                         </a:prstTxWarp>
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="margin">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="margin">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback>
             <w:pict>
-              <v:shape w14:anchorId="5F23107A" id="Zone de texte 22" o:spid="_x0000_s1037" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:281.85pt;margin-top:1.8pt;width:278.7pt;height:406.65pt;z-index:251685376;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBsWQo+gwIAAJYFAAAOAAAAZHJzL2Uyb0RvYy54bWysVN9v2jAQfp+0/8Hy+whQYCsiVIyKaVLV&#10;VmunPhvHLlYdn2cbEvbX7+yEAF1fOu0lOfu++/X57mZXdanJTjivwOR00OtTIgyHQpnnnP58XH36&#10;QokPzBRMgxE53QtPr+YfP8wqOxVD2IAuhCPoxPhpZXO6CcFOs8zzjSiZ74EVBpUSXMkCHt1zVjhW&#10;ofdSZ8N+f5JV4ArrgAvv8fa6UdJ58i+l4OFOSi8C0TnF3EL6uvRdx282n7Hps2N2o3ibBvuHLEqm&#10;DAbtXF2zwMjWqb9clYo78CBDj0OZgZSKi1QDVjPov6rmYcOsSLUgOd52NPn/55bf7h7svSOh/go1&#10;PmAkpLJ+6vEy1lNLV8Y/ZkpQjxTuO9pEHQjHy4vxxeXoElUcdePBZDQaj6Of7GhunQ/fBJQkCjl1&#10;+C6JLra78aGBHiAxmgetipXSOh1iL4ildmTH8BV1SEmi8zOUNqTK6eRi3E+Oz3TRdWe/1oy/tOmd&#10;oNCfNjGcSF3TpnWkIklhr0XEaPNDSKKKxMgbOTLOhenyTOiIkljRewxb/DGr9xg3daBFigwmdMal&#10;MuAals6pLV4O1MoGj294UncUQ72usXDslK5V1lDssYMcNMPlLV8pJPyG+XDPHE4TdgZuiHCHH6kB&#10;XwlaiZINuN9v3Uc8NjlqKalwOnPqf22ZE5To7wbb/3IwGsVxTofR+PMQD+5Usz7VmG25BGydAe4i&#10;y5MY8UEfROmgfMJFsohRUcUMx9g5DQdxGZqdgYuIi8UigXCALQs35sHy6DrSHBvtsX5izraNHnBG&#10;buEwx2z6qt8bbLQ0sNgGkCoNQyS6YbV9ABz+NE7toorb5fScUMd1Ov8DAAD//wMAUEsDBBQABgAI&#10;AAAAIQA6jDdg3QAAAAoBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI8xT8MwFIR3JP6D9ZDYqJNWhDTk&#10;pQJUWJhaEPNr7NoWsR3Zbhr+Pe4E4+lOd9+1m9kObJIhGu8QykUBTLreC+MUwufH610NLCZyggbv&#10;JMKPjLDprq9aaoQ/u52c9kmxXOJiQwg6pbHhPPZaWooLP0qXvaMPllKWQXER6JzL7cCXRVFxS8bl&#10;BU2jfNGy/96fLML2Wa1VX1PQ21oYM81fx3f1hnh7Mz89AktyTn9huOBndOgy08GfnIhsQLivVg85&#10;irCqgF38clmWwA4IdVmtgXct/3+h+wUAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAA&#10;EwAAAAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/&#10;1gAAAJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQBsWQo+&#10;gwIAAJYFAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQA6&#10;jDdg3QAAAAoBAAAPAAAAAAAAAAAAAAAAAN0EAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADz&#10;AAAA5wUAAAAA&#10;" fillcolor="white [3201]" strokeweight=".5pt">
+              <v:shapetype w14:anchorId="5F23107A" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
+                <v:stroke joinstyle="miter"/>
+                <v:path gradientshapeok="t" o:connecttype="rect"/>
+              </v:shapetype>
+              <v:shape id="Zone de texte 22" o:spid="_x0000_s1037" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:281.85pt;margin-top:1.8pt;width:278.7pt;height:406.65pt;z-index:251685376;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBsWQo+gwIAAJYFAAAOAAAAZHJzL2Uyb0RvYy54bWysVN9v2jAQfp+0/8Hy+whQYCsiVIyKaVLV&#10;VmunPhvHLlYdn2cbEvbX7+yEAF1fOu0lOfu++/X57mZXdanJTjivwOR00OtTIgyHQpnnnP58XH36&#10;QokPzBRMgxE53QtPr+YfP8wqOxVD2IAuhCPoxPhpZXO6CcFOs8zzjSiZ74EVBpUSXMkCHt1zVjhW&#10;ofdSZ8N+f5JV4ArrgAvv8fa6UdJ58i+l4OFOSi8C0TnF3EL6uvRdx282n7Hps2N2o3ibBvuHLEqm&#10;DAbtXF2zwMjWqb9clYo78CBDj0OZgZSKi1QDVjPov6rmYcOsSLUgOd52NPn/55bf7h7svSOh/go1&#10;PmAkpLJ+6vEy1lNLV8Y/ZkpQjxTuO9pEHQjHy4vxxeXoElUcdePBZDQaj6Of7GhunQ/fBJQkCjl1&#10;+C6JLra78aGBHiAxmgetipXSOh1iL4ildmTH8BV1SEmi8zOUNqTK6eRi3E+Oz3TRdWe/1oy/tOmd&#10;oNCfNjGcSF3TpnWkIklhr0XEaPNDSKKKxMgbOTLOhenyTOiIkljRewxb/DGr9xg3daBFigwmdMal&#10;MuAals6pLV4O1MoGj294UncUQ72usXDslK5V1lDssYMcNMPlLV8pJPyG+XDPHE4TdgZuiHCHH6kB&#10;XwlaiZINuN9v3Uc8NjlqKalwOnPqf22ZE5To7wbb/3IwGsVxTofR+PMQD+5Usz7VmG25BGydAe4i&#10;y5MY8UEfROmgfMJFsohRUcUMx9g5DQdxGZqdgYuIi8UigXCALQs35sHy6DrSHBvtsX5izraNHnBG&#10;buEwx2z6qt8bbLQ0sNgGkCoNQyS6YbV9ABz+NE7toorb5fScUMd1Ov8DAAD//wMAUEsDBBQABgAI&#10;AAAAIQA6jDdg3QAAAAoBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI8xT8MwFIR3JP6D9ZDYqJNWhDTk&#10;pQJUWJhaEPNr7NoWsR3Zbhr+Pe4E4+lOd9+1m9kObJIhGu8QykUBTLreC+MUwufH610NLCZyggbv&#10;JMKPjLDprq9aaoQ/u52c9kmxXOJiQwg6pbHhPPZaWooLP0qXvaMPllKWQXER6JzL7cCXRVFxS8bl&#10;BU2jfNGy/96fLML2Wa1VX1PQ21oYM81fx3f1hnh7Mz89AktyTn9huOBndOgy08GfnIhsQLivVg85&#10;irCqgF38clmWwA4IdVmtgXct/3+h+wUAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAA&#10;EwAAAAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/&#10;1gAAAJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQBsWQo+&#10;gwIAAJYFAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQA6&#10;jDdg3QAAAAoBAAAPAAAAAAAAAAAAAAAAAN0EAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADz&#10;AAAA5wUAAAAA&#10;" fillcolor="white [3201]" strokeweight=".5pt">
                 <v:textbox>
                   <w:txbxContent>
                     <w:p w14:paraId="4604E17D" w14:textId="77777777" w:rsidR="006E2628" w:rsidRPr="006E19EF" w:rsidRDefault="006E2628" w:rsidP="006E2628">
                       <w:pPr>
                         <w:tabs>
                           <w:tab w:val="left" w:pos="2694"/>
                         </w:tabs>
                         <w:spacing w:before="120" w:after="0" w:line="240" w:lineRule="auto"/>
                         <w:rPr>
                           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                           <w:b/>
                           <w:sz w:val="18"/>
                           <w:szCs w:val="18"/>
                           <w:u w:val="single"/>
                         </w:rPr>
                       </w:pPr>
                       <w:r w:rsidRPr="006E19EF">
                         <w:rPr>
                           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                           <w:b/>
                           <w:sz w:val="18"/>
                           <w:szCs w:val="18"/>
                         </w:rPr>
                         <w:tab/>
                       </w:r>
@@ -8047,67 +8284,78 @@
                       </w:r>
                     </w:p>
                     <w:p w14:paraId="444B54DF" w14:textId="77777777" w:rsidR="006E2628" w:rsidRPr="0075536F" w:rsidRDefault="006E2628" w:rsidP="006E2628">
                       <w:pPr>
                         <w:tabs>
                           <w:tab w:val="left" w:pos="4536"/>
                         </w:tabs>
                         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
                         <w:rPr>
                           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                           <w:b/>
                           <w:color w:val="0000FF"/>
                           <w:sz w:val="18"/>
                           <w:szCs w:val="18"/>
                         </w:rPr>
                       </w:pPr>
                       <w:r>
                         <w:rPr>
                           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                           <w:i/>
                           <w:sz w:val="16"/>
                           <w:szCs w:val="16"/>
                         </w:rPr>
                         <w:t>Adulte (50,00</w:t>
                       </w:r>
+                      <w:proofErr w:type="gramStart"/>
                       <w:r w:rsidRPr="007D559D">
                         <w:rPr>
                           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                           <w:i/>
                           <w:sz w:val="16"/>
                           <w:szCs w:val="16"/>
                         </w:rPr>
                         <w:t xml:space="preserve">€) </w:t>
                       </w:r>
                       <w:r>
                         <w:rPr>
                           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                           <w:i/>
                           <w:sz w:val="16"/>
                           <w:szCs w:val="16"/>
                         </w:rPr>
-                        <w:t xml:space="preserve">  -   </w:t>
+                        <w:t xml:space="preserve">  </w:t>
+                      </w:r>
+                      <w:proofErr w:type="gramEnd"/>
+                      <w:r>
+                        <w:rPr>
+                          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                          <w:i/>
+                          <w:sz w:val="16"/>
+                          <w:szCs w:val="16"/>
+                        </w:rPr>
+                        <w:t xml:space="preserve">-   </w:t>
                       </w:r>
                       <w:r w:rsidRPr="007D559D">
                         <w:rPr>
                           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                           <w:i/>
                           <w:sz w:val="16"/>
                           <w:szCs w:val="16"/>
                         </w:rPr>
                         <w:t>12 à 16 ans (</w:t>
                       </w:r>
                       <w:r>
                         <w:rPr>
                           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                           <w:i/>
                           <w:sz w:val="16"/>
                           <w:szCs w:val="16"/>
                         </w:rPr>
                         <w:t>31</w:t>
                       </w:r>
                       <w:r w:rsidRPr="007D559D">
                         <w:rPr>
                           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                           <w:i/>
                           <w:sz w:val="16"/>
                           <w:szCs w:val="16"/>
@@ -8432,67 +8680,76 @@
                           </w:tcPr>
                           <w:p w14:paraId="477C6D66" w14:textId="77777777" w:rsidR="006E2628" w:rsidRDefault="006E2628" w:rsidP="00627BD4">
                             <w:pPr>
                               <w:rPr>
                                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                                 <w:i/>
                                 <w:sz w:val="16"/>
                                 <w:szCs w:val="16"/>
                               </w:rPr>
                             </w:pPr>
                             <w:r>
                               <w:rPr>
                                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                                 <w:i/>
                                 <w:sz w:val="16"/>
                                 <w:szCs w:val="16"/>
                               </w:rPr>
                               <w:t>30,00€</w:t>
                             </w:r>
                           </w:p>
                         </w:tc>
                         <w:tc>
                           <w:tcPr>
                             <w:tcW w:w="851" w:type="dxa"/>
                           </w:tcPr>
-                          <w:p w14:paraId="0B7DB035" w14:textId="77777777" w:rsidR="006E2628" w:rsidRDefault="006E2628" w:rsidP="00627BD4">
+                          <w:p w14:paraId="0B7DB035" w14:textId="42B6E56F" w:rsidR="006E2628" w:rsidRDefault="00AC38E1" w:rsidP="00627BD4">
                             <w:pPr>
                               <w:rPr>
                                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                                 <w:i/>
                                 <w:sz w:val="16"/>
                                 <w:szCs w:val="16"/>
                               </w:rPr>
                             </w:pPr>
                             <w:r>
                               <w:rPr>
                                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                                 <w:i/>
                                 <w:sz w:val="16"/>
                                 <w:szCs w:val="16"/>
                               </w:rPr>
-                              <w:t>41,00€</w:t>
+                              <w:t>51</w:t>
+                            </w:r>
+                            <w:r w:rsidR="006E2628">
+                              <w:rPr>
+                                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                                <w:i/>
+                                <w:sz w:val="16"/>
+                                <w:szCs w:val="16"/>
+                              </w:rPr>
+                              <w:t>,00€</w:t>
                             </w:r>
                           </w:p>
                         </w:tc>
                       </w:tr>
                       <w:tr w:rsidR="006E2628" w14:paraId="00D2996F" w14:textId="77777777" w:rsidTr="00DA31BF">
                         <w:tc>
                           <w:tcPr>
                             <w:tcW w:w="675" w:type="dxa"/>
                           </w:tcPr>
                           <w:p w14:paraId="25379DBC" w14:textId="77777777" w:rsidR="006E2628" w:rsidRDefault="006E2628" w:rsidP="00DA31BF">
                             <w:pPr>
                               <w:rPr>
                                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                                 <w:i/>
                                 <w:sz w:val="16"/>
                                 <w:szCs w:val="16"/>
                               </w:rPr>
                             </w:pPr>
                             <w:r>
                               <w:rPr>
                                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                                 <w:i/>
                                 <w:sz w:val="16"/>
                                 <w:szCs w:val="16"/>
                               </w:rPr>
@@ -9292,51 +9549,71 @@
                             </w:r>
                           </w:p>
                         </w:tc>
                       </w:tr>
                       <w:tr w:rsidR="006E2628" w14:paraId="0E145D6D" w14:textId="77777777" w:rsidTr="00471E5D">
                         <w:tc>
                           <w:tcPr>
                             <w:tcW w:w="2802" w:type="dxa"/>
                           </w:tcPr>
                           <w:p w14:paraId="51FAC66D" w14:textId="77777777" w:rsidR="006E2628" w:rsidRPr="000B56B6" w:rsidRDefault="006E2628" w:rsidP="004B0426">
                             <w:pPr>
                               <w:rPr>
                                 <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
                                 <w:i/>
                                 <w:sz w:val="16"/>
                                 <w:szCs w:val="16"/>
                               </w:rPr>
                             </w:pPr>
                             <w:r>
                               <w:rPr>
                                 <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
                                 <w:i/>
                                 <w:sz w:val="16"/>
                                 <w:szCs w:val="16"/>
                               </w:rPr>
-                              <w:t xml:space="preserve">Sans   (membre sympathisant) </w:t>
+                              <w:t>Sans</w:t>
+                            </w:r>
+                            <w:proofErr w:type="gramStart"/>
+                            <w:r>
+                              <w:rPr>
+                                <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
+                                <w:i/>
+                                <w:sz w:val="16"/>
+                                <w:szCs w:val="16"/>
+                              </w:rPr>
+                              <w:t xml:space="preserve">   (</w:t>
+                            </w:r>
+                            <w:proofErr w:type="gramEnd"/>
+                            <w:r>
+                              <w:rPr>
+                                <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
+                                <w:i/>
+                                <w:sz w:val="16"/>
+                                <w:szCs w:val="16"/>
+                              </w:rPr>
+                              <w:t xml:space="preserve">membre sympathisant) </w:t>
                             </w:r>
                           </w:p>
                         </w:tc>
                         <w:tc>
                           <w:tcPr>
                             <w:tcW w:w="590" w:type="dxa"/>
                           </w:tcPr>
                           <w:p w14:paraId="1C9B2EAC" w14:textId="77777777" w:rsidR="006E2628" w:rsidRPr="000B56B6" w:rsidRDefault="006E2628" w:rsidP="00DF114A">
                             <w:pPr>
                               <w:rPr>
                                 <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
                                 <w:i/>
                                 <w:sz w:val="16"/>
                                 <w:szCs w:val="16"/>
                               </w:rPr>
                             </w:pPr>
                             <w:r>
                               <w:rPr>
                                 <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
                                 <w:i/>
                                 <w:sz w:val="16"/>
                                 <w:szCs w:val="16"/>
                               </w:rPr>
                               <w:t>25</w:t>
                             </w:r>
@@ -9824,58 +10101,100 @@
                         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
                         <w:rPr>
                           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                           <w:b/>
                           <w:color w:val="0000FF"/>
                           <w:sz w:val="18"/>
                           <w:szCs w:val="18"/>
                         </w:rPr>
                       </w:pPr>
                     </w:p>
                     <w:p w14:paraId="338D66EB" w14:textId="77777777" w:rsidR="006E2628" w:rsidRDefault="006E2628" w:rsidP="006E2628">
                       <w:pPr>
                         <w:tabs>
                           <w:tab w:val="left" w:pos="2552"/>
                           <w:tab w:val="left" w:pos="4678"/>
                         </w:tabs>
                         <w:spacing w:before="90" w:after="0" w:line="240" w:lineRule="auto"/>
                         <w:rPr>
                           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                           <w:b/>
                           <w:color w:val="0000FF"/>
                           <w:sz w:val="18"/>
                           <w:szCs w:val="18"/>
                         </w:rPr>
                       </w:pPr>
+                      <w:proofErr w:type="spellStart"/>
                       <w:r>
                         <w:rPr>
                           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                           <w:b/>
                           <w:sz w:val="18"/>
                           <w:szCs w:val="18"/>
                         </w:rPr>
-                        <w:t xml:space="preserve">Abonnemenr Subaqua  : </w:t>
+                        <w:t>Abonnemenr</w:t>
+                      </w:r>
+                      <w:proofErr w:type="spellEnd"/>
+                      <w:r>
+                        <w:rPr>
+                          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                          <w:b/>
+                          <w:sz w:val="18"/>
+                          <w:szCs w:val="18"/>
+                        </w:rPr>
+                        <w:t xml:space="preserve"> </w:t>
+                      </w:r>
+                      <w:proofErr w:type="spellStart"/>
+                      <w:proofErr w:type="gramStart"/>
+                      <w:r>
+                        <w:rPr>
+                          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                          <w:b/>
+                          <w:sz w:val="18"/>
+                          <w:szCs w:val="18"/>
+                        </w:rPr>
+                        <w:t>Subaqua</w:t>
+                      </w:r>
+                      <w:proofErr w:type="spellEnd"/>
+                      <w:r>
+                        <w:rPr>
+                          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                          <w:b/>
+                          <w:sz w:val="18"/>
+                          <w:szCs w:val="18"/>
+                        </w:rPr>
+                        <w:t xml:space="preserve">  :</w:t>
+                      </w:r>
+                      <w:proofErr w:type="gramEnd"/>
+                      <w:r>
+                        <w:rPr>
+                          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                          <w:b/>
+                          <w:sz w:val="18"/>
+                          <w:szCs w:val="18"/>
+                        </w:rPr>
+                        <w:t xml:space="preserve"> </w:t>
                       </w:r>
                       <w:r>
                         <w:rPr>
                           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                           <w:b/>
                           <w:color w:val="0000FF"/>
                           <w:sz w:val="18"/>
                           <w:szCs w:val="18"/>
                         </w:rPr>
                         <w:tab/>
                       </w:r>
                       <w:r>
                         <w:rPr>
                           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                           <w:b/>
                           <w:color w:val="0000FF"/>
                           <w:sz w:val="18"/>
                           <w:szCs w:val="18"/>
                         </w:rPr>
                         <w:tab/>
                         <w:t>____€</w:t>
                       </w:r>
                     </w:p>
                     <w:p w14:paraId="52B202F6" w14:textId="77777777" w:rsidR="006E2628" w:rsidRDefault="006E2628" w:rsidP="006E2628">
                       <w:pPr>
@@ -10224,57 +10543,67 @@
                                 </w:rPr>
                                 <w:t xml:space="preserve"> </w:t>
                               </w:r>
                             </w:p>
                             <w:p w14:paraId="3D4B70CE" w14:textId="77777777" w:rsidR="006E2628" w:rsidRPr="00DC4279" w:rsidRDefault="006E2628" w:rsidP="006E2628">
                               <w:pPr>
                                 <w:tabs>
                                   <w:tab w:val="left" w:pos="2977"/>
                                 </w:tabs>
                                 <w:spacing w:after="0"/>
                                 <w:rPr>
                                   <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                                   <w:sz w:val="20"/>
                                   <w:szCs w:val="20"/>
                                 </w:rPr>
                               </w:pPr>
                               <w:r>
                                 <w:rPr>
                                   <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                                   <w:sz w:val="20"/>
                                   <w:szCs w:val="20"/>
                                 </w:rPr>
                                 <w:tab/>
                                 <w:t xml:space="preserve">   </w:t>
                               </w:r>
+                              <w:proofErr w:type="gramStart"/>
                               <w:r w:rsidRPr="00DC4279">
                                 <w:rPr>
                                   <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                                   <w:sz w:val="20"/>
                                   <w:szCs w:val="20"/>
                                 </w:rPr>
-                                <w:t xml:space="preserve">oui </w:t>
+                                <w:t>oui</w:t>
+                              </w:r>
+                              <w:proofErr w:type="gramEnd"/>
+                              <w:r w:rsidRPr="00DC4279">
+                                <w:rPr>
+                                  <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                                  <w:sz w:val="20"/>
+                                  <w:szCs w:val="20"/>
+                                </w:rPr>
+                                <w:t xml:space="preserve"> </w:t>
                               </w:r>
                               <w:r>
                                 <w:rPr>
                                   <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                                   <w:sz w:val="20"/>
                                   <w:szCs w:val="20"/>
                                 </w:rPr>
                                 <w:t xml:space="preserve">        </w:t>
                               </w:r>
                               <w:r w:rsidRPr="00DC4279">
                                 <w:rPr>
                                   <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                                   <w:sz w:val="20"/>
                                   <w:szCs w:val="20"/>
                                 </w:rPr>
                                 <w:t xml:space="preserve">  </w:t>
                               </w:r>
                               <w:r>
                                 <w:rPr>
                                   <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                                   <w:sz w:val="20"/>
                                   <w:szCs w:val="20"/>
                                 </w:rPr>
                                 <w:t xml:space="preserve"> </w:t>
                               </w:r>
@@ -10557,57 +10886,67 @@
                           </w:rPr>
                           <w:t xml:space="preserve"> </w:t>
                         </w:r>
                       </w:p>
                       <w:p w14:paraId="3D4B70CE" w14:textId="77777777" w:rsidR="006E2628" w:rsidRPr="00DC4279" w:rsidRDefault="006E2628" w:rsidP="006E2628">
                         <w:pPr>
                           <w:tabs>
                             <w:tab w:val="left" w:pos="2977"/>
                           </w:tabs>
                           <w:spacing w:after="0"/>
                           <w:rPr>
                             <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                             <w:sz w:val="20"/>
                             <w:szCs w:val="20"/>
                           </w:rPr>
                         </w:pPr>
                         <w:r>
                           <w:rPr>
                             <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                             <w:sz w:val="20"/>
                             <w:szCs w:val="20"/>
                           </w:rPr>
                           <w:tab/>
                           <w:t xml:space="preserve">   </w:t>
                         </w:r>
+                        <w:proofErr w:type="gramStart"/>
                         <w:r w:rsidRPr="00DC4279">
                           <w:rPr>
                             <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                             <w:sz w:val="20"/>
                             <w:szCs w:val="20"/>
                           </w:rPr>
-                          <w:t xml:space="preserve">oui </w:t>
+                          <w:t>oui</w:t>
+                        </w:r>
+                        <w:proofErr w:type="gramEnd"/>
+                        <w:r w:rsidRPr="00DC4279">
+                          <w:rPr>
+                            <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                            <w:sz w:val="20"/>
+                            <w:szCs w:val="20"/>
+                          </w:rPr>
+                          <w:t xml:space="preserve"> </w:t>
                         </w:r>
                         <w:r>
                           <w:rPr>
                             <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                             <w:sz w:val="20"/>
                             <w:szCs w:val="20"/>
                           </w:rPr>
                           <w:t xml:space="preserve">        </w:t>
                         </w:r>
                         <w:r w:rsidRPr="00DC4279">
                           <w:rPr>
                             <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                             <w:sz w:val="20"/>
                             <w:szCs w:val="20"/>
                           </w:rPr>
                           <w:t xml:space="preserve">  </w:t>
                         </w:r>
                         <w:r>
                           <w:rPr>
                             <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                             <w:sz w:val="20"/>
                             <w:szCs w:val="20"/>
                           </w:rPr>
                           <w:t xml:space="preserve"> </w:t>
                         </w:r>
@@ -10788,51 +11127,51 @@
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="131727A8" w14:textId="77777777" w:rsidR="006E2628" w:rsidRDefault="006E2628" w:rsidP="006E2628">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="142"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:noProof/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:eastAsia="fr-FR"/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
-              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251684352" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="6EE59C64" wp14:editId="79AD8DA1">
+              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251684352" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="6EE59C64" wp14:editId="16A587E8">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="column">
                   <wp:posOffset>-37597</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
                   <wp:posOffset>43360</wp:posOffset>
                 </wp:positionV>
                 <wp:extent cx="3623945" cy="1233577"/>
                 <wp:effectExtent l="0" t="0" r="14605" b="24130"/>
                 <wp:wrapNone/>
                 <wp:docPr id="19" name="Zone de texte 19"/>
                 <wp:cNvGraphicFramePr/>
                 <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                   <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                     <wps:wsp>
                       <wps:cNvSpPr txBox="1"/>
                       <wps:spPr>
                         <a:xfrm>
                           <a:off x="0" y="0"/>
                           <a:ext cx="3623945" cy="1233577"/>
                         </a:xfrm>
                         <a:prstGeom prst="rect">
                           <a:avLst/>
                         </a:prstGeom>
                         <a:solidFill>
@@ -10986,133 +11325,159 @@
                                 <w:szCs w:val="18"/>
                               </w:rPr>
                             </w:pPr>
                             <w:r>
                               <w:rPr>
                                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                                 <w:sz w:val="18"/>
                                 <w:szCs w:val="18"/>
                               </w:rPr>
                               <w:t>So</w:t>
                             </w:r>
                             <w:r w:rsidRPr="00433629">
                               <w:rPr>
                                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                                 <w:sz w:val="18"/>
                                 <w:szCs w:val="18"/>
                               </w:rPr>
                               <w:t xml:space="preserve">rties </w:t>
                             </w:r>
                             <w:r>
                               <w:rPr>
                                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                                 <w:sz w:val="18"/>
                                 <w:szCs w:val="18"/>
                               </w:rPr>
-                              <w:t xml:space="preserve">            Sans (sympathisant)         licence seule                </w:t>
+                              <w:t xml:space="preserve">            Sans (</w:t>
+                            </w:r>
+                            <w:proofErr w:type="gramStart"/>
+                            <w:r>
+                              <w:rPr>
+                                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                                <w:sz w:val="18"/>
+                                <w:szCs w:val="18"/>
+                              </w:rPr>
+                              <w:t xml:space="preserve">sympathisant)   </w:t>
+                            </w:r>
+                            <w:proofErr w:type="gramEnd"/>
+                            <w:r>
+                              <w:rPr>
+                                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                                <w:sz w:val="18"/>
+                                <w:szCs w:val="18"/>
+                              </w:rPr>
+                              <w:t xml:space="preserve">      licence seule                </w:t>
                             </w:r>
                           </w:p>
                           <w:p w14:paraId="32193641" w14:textId="77777777" w:rsidR="006E2628" w:rsidRDefault="006E2628" w:rsidP="006E2628">
                             <w:pPr>
                               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
                               <w:rPr>
                                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                                 <w:sz w:val="18"/>
                                 <w:szCs w:val="18"/>
                               </w:rPr>
                             </w:pPr>
                             <w:r>
                               <w:rPr>
                                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                                 <w:sz w:val="18"/>
                                 <w:szCs w:val="18"/>
                               </w:rPr>
                               <w:t xml:space="preserve">Moniteur / initiateur                     Membre du comité ou adjoint          </w:t>
                             </w:r>
                           </w:p>
-                          <w:p w14:paraId="0C4317B6" w14:textId="77777777" w:rsidR="006E2628" w:rsidRPr="00DA000D" w:rsidRDefault="006E2628" w:rsidP="006E2628">
+                          <w:p w14:paraId="0C4317B6" w14:textId="516EDCF2" w:rsidR="006E2628" w:rsidRPr="00DA000D" w:rsidRDefault="00276DCC" w:rsidP="006E2628">
                             <w:pPr>
                               <w:tabs>
                                 <w:tab w:val="left" w:pos="2268"/>
                               </w:tabs>
                               <w:spacing w:line="240" w:lineRule="auto"/>
                               <w:rPr>
                                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                                 <w:sz w:val="18"/>
                                 <w:szCs w:val="18"/>
                               </w:rPr>
                             </w:pPr>
+                            <w:r w:rsidRPr="00276DCC">
+                              <w:rPr>
+                                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                                <w:sz w:val="18"/>
+                                <w:szCs w:val="18"/>
+                              </w:rPr>
+                              <w:t xml:space="preserve">Transverse </w:t>
+                            </w:r>
                             <w:r>
                               <w:rPr>
                                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                                 <w:b/>
                                 <w:bCs/>
                                 <w:sz w:val="18"/>
                                 <w:szCs w:val="18"/>
                               </w:rPr>
                               <w:tab/>
                             </w:r>
-                            <w:r w:rsidRPr="00F539D3">
+                            <w:r w:rsidR="006E2628" w:rsidRPr="00F539D3">
                               <w:rPr>
                                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                                 <w:b/>
                                 <w:bCs/>
                                 <w:sz w:val="18"/>
                                 <w:szCs w:val="18"/>
                                 <w:u w:val="single"/>
                               </w:rPr>
                               <w:t>LICENCE</w:t>
                             </w:r>
-                            <w:r>
+                            <w:r w:rsidR="006E2628">
                               <w:rPr>
                                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                                 <w:b/>
                                 <w:bCs/>
                                 <w:sz w:val="18"/>
                                 <w:szCs w:val="18"/>
                               </w:rPr>
                               <w:t xml:space="preserve">     </w:t>
                             </w:r>
-                            <w:r w:rsidRPr="00F539D3">
+                            <w:r w:rsidR="006E2628" w:rsidRPr="00F539D3">
                               <w:rPr>
                                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                                 <w:sz w:val="18"/>
                                 <w:szCs w:val="18"/>
                               </w:rPr>
                               <w:t xml:space="preserve">oui </w:t>
                             </w:r>
-                            <w:r>
+                            <w:r w:rsidR="006E2628">
                               <w:rPr>
                                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                                 <w:b/>
                                 <w:bCs/>
                                 <w:sz w:val="18"/>
                                 <w:szCs w:val="18"/>
                               </w:rPr>
                               <w:t xml:space="preserve">  </w:t>
                             </w:r>
-                            <w:r>
+                            <w:r w:rsidR="006E2628">
                               <w:rPr>
                                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                                 <w:sz w:val="18"/>
                                 <w:szCs w:val="18"/>
                               </w:rPr>
                               <w:t xml:space="preserve">           non               </w:t>
                             </w:r>
                           </w:p>
                         </w:txbxContent>
                       </wps:txbx>
                       <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
                         <a:prstTxWarp prst="textNoShape">
                           <a:avLst/>
                         </a:prstTxWarp>
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="margin">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="margin">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
@@ -11249,133 +11614,159 @@
                           <w:szCs w:val="18"/>
                         </w:rPr>
                       </w:pPr>
                       <w:r>
                         <w:rPr>
                           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                           <w:sz w:val="18"/>
                           <w:szCs w:val="18"/>
                         </w:rPr>
                         <w:t>So</w:t>
                       </w:r>
                       <w:r w:rsidRPr="00433629">
                         <w:rPr>
                           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                           <w:sz w:val="18"/>
                           <w:szCs w:val="18"/>
                         </w:rPr>
                         <w:t xml:space="preserve">rties </w:t>
                       </w:r>
                       <w:r>
                         <w:rPr>
                           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                           <w:sz w:val="18"/>
                           <w:szCs w:val="18"/>
                         </w:rPr>
-                        <w:t xml:space="preserve">            Sans (sympathisant)         licence seule                </w:t>
+                        <w:t xml:space="preserve">            Sans (</w:t>
+                      </w:r>
+                      <w:proofErr w:type="gramStart"/>
+                      <w:r>
+                        <w:rPr>
+                          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                          <w:sz w:val="18"/>
+                          <w:szCs w:val="18"/>
+                        </w:rPr>
+                        <w:t xml:space="preserve">sympathisant)   </w:t>
+                      </w:r>
+                      <w:proofErr w:type="gramEnd"/>
+                      <w:r>
+                        <w:rPr>
+                          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                          <w:sz w:val="18"/>
+                          <w:szCs w:val="18"/>
+                        </w:rPr>
+                        <w:t xml:space="preserve">      licence seule                </w:t>
                       </w:r>
                     </w:p>
                     <w:p w14:paraId="32193641" w14:textId="77777777" w:rsidR="006E2628" w:rsidRDefault="006E2628" w:rsidP="006E2628">
                       <w:pPr>
                         <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
                         <w:rPr>
                           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                           <w:sz w:val="18"/>
                           <w:szCs w:val="18"/>
                         </w:rPr>
                       </w:pPr>
                       <w:r>
                         <w:rPr>
                           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                           <w:sz w:val="18"/>
                           <w:szCs w:val="18"/>
                         </w:rPr>
                         <w:t xml:space="preserve">Moniteur / initiateur                     Membre du comité ou adjoint          </w:t>
                       </w:r>
                     </w:p>
-                    <w:p w14:paraId="0C4317B6" w14:textId="77777777" w:rsidR="006E2628" w:rsidRPr="00DA000D" w:rsidRDefault="006E2628" w:rsidP="006E2628">
+                    <w:p w14:paraId="0C4317B6" w14:textId="516EDCF2" w:rsidR="006E2628" w:rsidRPr="00DA000D" w:rsidRDefault="00276DCC" w:rsidP="006E2628">
                       <w:pPr>
                         <w:tabs>
                           <w:tab w:val="left" w:pos="2268"/>
                         </w:tabs>
                         <w:spacing w:line="240" w:lineRule="auto"/>
                         <w:rPr>
                           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                           <w:sz w:val="18"/>
                           <w:szCs w:val="18"/>
                         </w:rPr>
                       </w:pPr>
+                      <w:r w:rsidRPr="00276DCC">
+                        <w:rPr>
+                          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                          <w:sz w:val="18"/>
+                          <w:szCs w:val="18"/>
+                        </w:rPr>
+                        <w:t xml:space="preserve">Transverse </w:t>
+                      </w:r>
                       <w:r>
                         <w:rPr>
                           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                           <w:b/>
                           <w:bCs/>
                           <w:sz w:val="18"/>
                           <w:szCs w:val="18"/>
                         </w:rPr>
                         <w:tab/>
                       </w:r>
-                      <w:r w:rsidRPr="00F539D3">
+                      <w:r w:rsidR="006E2628" w:rsidRPr="00F539D3">
                         <w:rPr>
                           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                           <w:b/>
                           <w:bCs/>
                           <w:sz w:val="18"/>
                           <w:szCs w:val="18"/>
                           <w:u w:val="single"/>
                         </w:rPr>
                         <w:t>LICENCE</w:t>
                       </w:r>
-                      <w:r>
+                      <w:r w:rsidR="006E2628">
                         <w:rPr>
                           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                           <w:b/>
                           <w:bCs/>
                           <w:sz w:val="18"/>
                           <w:szCs w:val="18"/>
                         </w:rPr>
                         <w:t xml:space="preserve">     </w:t>
                       </w:r>
-                      <w:r w:rsidRPr="00F539D3">
+                      <w:r w:rsidR="006E2628" w:rsidRPr="00F539D3">
                         <w:rPr>
                           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                           <w:sz w:val="18"/>
                           <w:szCs w:val="18"/>
                         </w:rPr>
                         <w:t xml:space="preserve">oui </w:t>
                       </w:r>
-                      <w:r>
+                      <w:r w:rsidR="006E2628">
                         <w:rPr>
                           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                           <w:b/>
                           <w:bCs/>
                           <w:sz w:val="18"/>
                           <w:szCs w:val="18"/>
                         </w:rPr>
                         <w:t xml:space="preserve">  </w:t>
                       </w:r>
-                      <w:r>
+                      <w:r w:rsidR="006E2628">
                         <w:rPr>
                           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                           <w:sz w:val="18"/>
                           <w:szCs w:val="18"/>
                         </w:rPr>
                         <w:t xml:space="preserve">           non               </w:t>
                       </w:r>
                     </w:p>
                   </w:txbxContent>
                 </v:textbox>
               </v:shape>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
     </w:p>
     <w:p w14:paraId="7A590CDA" w14:textId="77777777" w:rsidR="006E2628" w:rsidRDefault="006E2628" w:rsidP="006E2628">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="142"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
@@ -12128,138 +12519,112 @@
                           <a:schemeClr val="accent1"/>
                         </a:fillRef>
                         <a:effectRef idx="0">
                           <a:schemeClr val="accent1"/>
                         </a:effectRef>
                         <a:fontRef idx="minor">
                           <a:schemeClr val="dk1"/>
                         </a:fontRef>
                       </wps:style>
                       <wps:txbx>
                         <w:txbxContent>
                           <w:p w14:paraId="3945850C" w14:textId="77777777" w:rsidR="006E2628" w:rsidRPr="008A7BF3" w:rsidRDefault="006E2628" w:rsidP="006E2628">
                             <w:pPr>
                               <w:spacing w:after="0"/>
                               <w:jc w:val="center"/>
                               <w:rPr>
                                 <w:color w:val="0000FF"/>
                               </w:rPr>
                             </w:pPr>
                             <w:r>
                               <w:fldChar w:fldCharType="begin"/>
                             </w:r>
                             <w:r>
                               <w:instrText xml:space="preserve"> IF </w:instrText>
                             </w:r>
-                            <w:r>
-[...19 lines deleted...]
-                            </w:r>
+                            <w:fldSimple w:instr=" MERGEFIELD f29 ">
+                              <w:r>
+                                <w:rPr>
+                                  <w:noProof/>
+                                </w:rPr>
+                                <w:instrText>activité</w:instrText>
+                              </w:r>
+                            </w:fldSimple>
                             <w:r>
                               <w:instrText xml:space="preserve"> = "licence seule" "X" "" </w:instrText>
                             </w:r>
                             <w:r>
                               <w:fldChar w:fldCharType="end"/>
                             </w:r>
                           </w:p>
                         </w:txbxContent>
                       </wps:txbx>
                       <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
                         <a:prstTxWarp prst="textNoShape">
                           <a:avLst/>
                         </a:prstTxWarp>
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="margin">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="margin">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback>
             <w:pict>
               <v:shape w14:anchorId="7D9BBC12" id="Zone de texte 15" o:spid="_x0000_s1046" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:240.55pt;margin-top:7.35pt;width:10.75pt;height:12.4pt;z-index:251706880;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQAWE/gxeAIAAIQFAAAOAAAAZHJzL2Uyb0RvYy54bWysVN9P2zAQfp+0/8Hy+0gLK2MVKepATJMQ&#10;oMHEs+vY1MLxeWe3SffXc3aSljJemPbinHO/P393p2dtbdlaYTDgSj4+GHGmnITKuMeS/7q//HTC&#10;WYjCVcKCUyXfqMDPZh8/nDZ+qg5hCbZSyCiIC9PGl3wZo58WRZBLVYtwAF45UmrAWkS64mNRoWgo&#10;em2Lw9HouGgAK48gVQj096JT8lmOr7WS8UbroCKzJafaYj4xn4t0FrNTMX1E4ZdG9mWIf6iiFsZR&#10;0m2oCxEFW6H5K1RtJEIAHQ8k1AVobaTKPVA349Grbu6WwqvcC4ET/Bam8P/Cyuv1nb9FFttv0NID&#10;JkAaH6aBfqZ+Wo11+lKljPQE4WYLm2ojk8np6HhyOOFMkmo8+fL5JMNa7Jw9hvhdQc2SUHKkV8lg&#10;ifVViJSQTAeTlCuANdWlsTZfEhPUuUW2FvSGNuYSyWPPyjrWlPz4aDLKgfd0KfTWf2GFfEpN7keg&#10;m3Upncqc6cvaAZGluLEq2Vj3U2lmqozHGzUKKZXb1pmtk5Wmjt7j2NvvqnqPc9cHeeTM4OLWuTYO&#10;sENpH9rqaYBWd/YE0ou+kxjbRUuN0zN/HYiygGpD/EHoRit4eWkI8CsR4q1AmiWiDO2HeEOHtkCv&#10;BL3E2RLwz1v/kz1RnLScNTSbJQ+/VwIVZ/aHI/KnQR4EHITFILhVfQ5ElTFtHi+zSA4Y7SBqhPqB&#10;1sY8ZSGVcJJylTwO4nnsNgStHanm82xE4+pFvHJ3XqbQCdZErPv2QaDviR1pIq5hmFoxfcXvzjZ5&#10;OpivImiTyZ+A7VDsAadRz/zs11LaJS/v2Wq3PGfPAAAA//8DAFBLAwQUAAYACAAAACEAb5ROON8A&#10;AAAJAQAADwAAAGRycy9kb3ducmV2LnhtbEyPwU7DMBBE70j8g7VIXCrqpKStCXEqikDqhQOl4uzG&#10;SxI1Xkex04a/ZznBcTVPM2+LzeQ6ccYhtJ40pPMEBFLlbUu1hsPH650CEaIhazpPqOEbA2zK66vC&#10;5NZf6B3P+1gLLqGQGw1NjH0uZagadCbMfY/E2ZcfnIl8DrW0g7lwuevkIklW0pmWeKExPT43WJ32&#10;o9Ow62kmt5nbTurtZdwpNTt9BtT69mZ6egQRcYp/MPzqszqU7HT0I9kgOg2ZSlNGOcjWIBhYJosV&#10;iKOG+4clyLKQ/z8ofwAAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAAAAAA&#10;AAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQBAAAL&#10;AAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQAWE/gxeAIAAIQFAAAO&#10;AAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQBvlE443wAAAAkB&#10;AAAPAAAAAAAAAAAAAAAAANIEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAA3gUAAAAA&#10;" fillcolor="white [3201]" strokeweight=".5pt">
                 <v:textbox inset="0,0,0,0">
                   <w:txbxContent>
                     <w:p w14:paraId="3945850C" w14:textId="77777777" w:rsidR="006E2628" w:rsidRPr="008A7BF3" w:rsidRDefault="006E2628" w:rsidP="006E2628">
                       <w:pPr>
                         <w:spacing w:after="0"/>
                         <w:jc w:val="center"/>
                         <w:rPr>
                           <w:color w:val="0000FF"/>
                         </w:rPr>
                       </w:pPr>
                       <w:r>
                         <w:fldChar w:fldCharType="begin"/>
                       </w:r>
                       <w:r>
                         <w:instrText xml:space="preserve"> IF </w:instrText>
                       </w:r>
-                      <w:r>
-[...19 lines deleted...]
-                      </w:r>
+                      <w:fldSimple w:instr=" MERGEFIELD f29 ">
+                        <w:r>
+                          <w:rPr>
+                            <w:noProof/>
+                          </w:rPr>
+                          <w:instrText>activité</w:instrText>
+                        </w:r>
+                      </w:fldSimple>
                       <w:r>
                         <w:instrText xml:space="preserve"> = "licence seule" "X" "" </w:instrText>
                       </w:r>
                       <w:r>
                         <w:fldChar w:fldCharType="end"/>
                       </w:r>
                     </w:p>
                   </w:txbxContent>
                 </v:textbox>
               </v:shape>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:noProof/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:eastAsia="fr-FR"/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
@@ -12642,138 +13007,112 @@
                           <a:schemeClr val="accent1"/>
                         </a:fillRef>
                         <a:effectRef idx="0">
                           <a:schemeClr val="accent1"/>
                         </a:effectRef>
                         <a:fontRef idx="minor">
                           <a:schemeClr val="dk1"/>
                         </a:fontRef>
                       </wps:style>
                       <wps:txbx>
                         <w:txbxContent>
                           <w:p w14:paraId="4A7CF480" w14:textId="77777777" w:rsidR="006E2628" w:rsidRPr="008A7BF3" w:rsidRDefault="006E2628" w:rsidP="006E2628">
                             <w:pPr>
                               <w:spacing w:after="0"/>
                               <w:jc w:val="center"/>
                               <w:rPr>
                                 <w:color w:val="0000FF"/>
                               </w:rPr>
                             </w:pPr>
                             <w:r>
                               <w:fldChar w:fldCharType="begin"/>
                             </w:r>
                             <w:r>
                               <w:instrText xml:space="preserve"> IF </w:instrText>
                             </w:r>
-                            <w:r>
-[...19 lines deleted...]
-                            </w:r>
+                            <w:fldSimple w:instr=" MERGEFIELD f29 ">
+                              <w:r>
+                                <w:rPr>
+                                  <w:noProof/>
+                                </w:rPr>
+                                <w:instrText>activité</w:instrText>
+                              </w:r>
+                            </w:fldSimple>
                             <w:r>
                               <w:instrText xml:space="preserve"> = "sorties" "X" "" </w:instrText>
                             </w:r>
                             <w:r>
                               <w:fldChar w:fldCharType="end"/>
                             </w:r>
                           </w:p>
                         </w:txbxContent>
                       </wps:txbx>
                       <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="ctr" anchorCtr="0" forceAA="0" compatLnSpc="1">
                         <a:prstTxWarp prst="textNoShape">
                           <a:avLst/>
                         </a:prstTxWarp>
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="margin">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="margin">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback>
             <w:pict>
               <v:shape w14:anchorId="24B3C705" id="Zone de texte 37" o:spid="_x0000_s1048" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:42.4pt;margin-top:6.6pt;width:10.8pt;height:12.45pt;z-index:251697664;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:middle" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQD6ByI8eAIAAIYFAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtP3DAQvlfqf7B8L9mAoNWKLNqCqCoh&#10;QIWKs9exWQvH4469m2x/fcfOY4FyoerFGWe+eX2emdOzrrFsqzAYcBUvD2acKSehNu6x4j/vLz99&#10;4SxE4WphwamK71TgZ4uPH05bP1eHsAZbK2TkxIV56yu+jtHPiyLItWpEOACvHCk1YCMiXfGxqFG0&#10;5L2xxeFsdlK0gLVHkCoE+nvRK/ki+9dayXijdVCR2YpTbjGfmM9VOovFqZg/ovBrI4c0xD9k0Qjj&#10;KOjk6kJEwTZo/nLVGIkQQMcDCU0BWhupcg1UTTl7Vc3dWniVayFygp9oCv/Prbze3vlbZLH7Ch09&#10;YCKk9WEe6Geqp9PYpC9lykhPFO4m2lQXmUxGR5/LE9JIUpXHX8ryOHkp9sYeQ/ymoGFJqDjSq2Sy&#10;xPYqxB46QlKsANbUl8bafEmdoM4tsq2gN7Qxp0jOX6CsY23FT46OZ9nxC11yPdmvrJBPQ3rPUOTP&#10;uhRO5Z4Z0toTkaW4syphrPuhNDN15uONHIWUyk15ZnRCaaroPYYDfp/Ve4z7OsgiRwYXJ+PGOMCe&#10;pZfU1k8jtbrH0xs+qzuJsVt1VHjFD6dGWUG9o/5B6EcreHlpiPArEeKtQJolagzaD/GGDm2BXgkG&#10;ibM14O+3/ic8tThpOWtpNisefm0EKs7sd0fNnwZ5FHAUVqPgNs05UKuUtHm8zCIZYLSjqBGaB1ob&#10;yxSFVMJJilVxGXG8nMd+R9DikWq5zDAaWC/ilbvzMjlPxKbWuu8eBPqhtSPNxDWMcyvmrzq8xyZL&#10;B8tNBG1y+ydqex4HymnY8wANiyltk+f3jNqvz8UfAAAA//8DAFBLAwQUAAYACAAAACEAhjAkQ+AA&#10;AAAIAQAADwAAAGRycy9kb3ducmV2LnhtbEyPwU7DMBBE70j8g7VIXFDrtCklCnEqhIKQUAG15QO2&#10;8ZKExusodpvA1+Oe4Lgzo5m32Wo0rThR7xrLCmbTCARxaXXDlYKP3dMkAeE8ssbWMin4Jger/PIi&#10;w1TbgTd02vpKhBJ2KSqove9SKV1Zk0E3tR1x8D5tb9CHs6+k7nEI5aaV8yhaSoMNh4UaO3qsqTxs&#10;j0YBNcN78RrfFLdvxQvdHda7n2f7pdT11fhwD8LT6P/CcMYP6JAHpr09snaiVZAsArkPejwHcfaj&#10;5QLEXkGczEDmmfz/QP4LAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAA&#10;AAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAA&#10;CwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEA+gciPHgCAACGBQAA&#10;DgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEAhjAkQ+AAAAAI&#10;AQAADwAAAAAAAAAAAAAAAADSBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAAAN8FAAAA&#10;AA==&#10;" fillcolor="white [3201]" strokeweight=".5pt">
                 <v:textbox inset="0,0,0,0">
                   <w:txbxContent>
                     <w:p w14:paraId="4A7CF480" w14:textId="77777777" w:rsidR="006E2628" w:rsidRPr="008A7BF3" w:rsidRDefault="006E2628" w:rsidP="006E2628">
                       <w:pPr>
                         <w:spacing w:after="0"/>
                         <w:jc w:val="center"/>
                         <w:rPr>
                           <w:color w:val="0000FF"/>
                         </w:rPr>
                       </w:pPr>
                       <w:r>
                         <w:fldChar w:fldCharType="begin"/>
                       </w:r>
                       <w:r>
                         <w:instrText xml:space="preserve"> IF </w:instrText>
                       </w:r>
-                      <w:r>
-[...19 lines deleted...]
-                      </w:r>
+                      <w:fldSimple w:instr=" MERGEFIELD f29 ">
+                        <w:r>
+                          <w:rPr>
+                            <w:noProof/>
+                          </w:rPr>
+                          <w:instrText>activité</w:instrText>
+                        </w:r>
+                      </w:fldSimple>
                       <w:r>
                         <w:instrText xml:space="preserve"> = "sorties" "X" "" </w:instrText>
                       </w:r>
                       <w:r>
                         <w:fldChar w:fldCharType="end"/>
                       </w:r>
                     </w:p>
                   </w:txbxContent>
                 </v:textbox>
               </v:shape>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
     </w:p>
     <w:p w14:paraId="1A6BA8CB" w14:textId="77777777" w:rsidR="006E2628" w:rsidRDefault="006E2628" w:rsidP="006E2628">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="142"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
@@ -13215,61 +13554,136 @@
                         <w:rPr>
                           <w:color w:val="0000FF"/>
                         </w:rPr>
                         <w:fldChar w:fldCharType="end"/>
                       </w:r>
                     </w:p>
                   </w:txbxContent>
                 </v:textbox>
               </v:shape>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
     </w:p>
     <w:p w14:paraId="2F372679" w14:textId="77777777" w:rsidR="006E2628" w:rsidRDefault="006E2628" w:rsidP="006E2628">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="142"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="71CBC8AB" w14:textId="77777777" w:rsidR="006E2628" w:rsidRDefault="006E2628" w:rsidP="006E2628">
+    <w:p w14:paraId="71CBC8AB" w14:textId="0FFB9038" w:rsidR="006E2628" w:rsidRDefault="00276DCC" w:rsidP="006E2628">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="142"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:noProof/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:eastAsia="fr-FR"/>
+        </w:rPr>
+        <mc:AlternateContent>
+          <mc:Choice Requires="wps">
+            <w:drawing>
+              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251714048" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="40D878D4" wp14:editId="1C66592C">
+                <wp:simplePos x="0" y="0"/>
+                <wp:positionH relativeFrom="column">
+                  <wp:posOffset>792480</wp:posOffset>
+                </wp:positionH>
+                <wp:positionV relativeFrom="paragraph">
+                  <wp:posOffset>57785</wp:posOffset>
+                </wp:positionV>
+                <wp:extent cx="162560" cy="158115"/>
+                <wp:effectExtent l="0" t="0" r="27940" b="13335"/>
+                <wp:wrapNone/>
+                <wp:docPr id="1283432884" name="Zone de texte 47"/>
+                <wp:cNvGraphicFramePr/>
+                <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                  <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                    <wps:wsp>
+                      <wps:cNvSpPr txBox="1"/>
+                      <wps:spPr>
+                        <a:xfrm>
+                          <a:off x="0" y="0"/>
+                          <a:ext cx="162560" cy="158115"/>
+                        </a:xfrm>
+                        <a:prstGeom prst="rect">
+                          <a:avLst/>
+                        </a:prstGeom>
+                        <a:solidFill>
+                          <a:schemeClr val="lt1"/>
+                        </a:solidFill>
+                        <a:ln w="6350">
+                          <a:solidFill>
+                            <a:prstClr val="black"/>
+                          </a:solidFill>
+                        </a:ln>
+                      </wps:spPr>
+                      <wps:txbx>
+                        <w:txbxContent>
+                          <w:p w14:paraId="024470BC" w14:textId="77777777" w:rsidR="00276DCC" w:rsidRDefault="00276DCC"/>
+                        </w:txbxContent>
+                      </wps:txbx>
+                      <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
+                        <a:prstTxWarp prst="textNoShape">
+                          <a:avLst/>
+                        </a:prstTxWarp>
+                        <a:noAutofit/>
+                      </wps:bodyPr>
+                    </wps:wsp>
+                  </a:graphicData>
+                </a:graphic>
+              </wp:anchor>
+            </w:drawing>
+          </mc:Choice>
+          <mc:Fallback>
+            <w:pict>
+              <v:shape w14:anchorId="40D878D4" id="Zone de texte 47" o:spid="_x0000_s1051" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:62.4pt;margin-top:4.55pt;width:12.8pt;height:12.45pt;z-index:251714048;visibility:visible;mso-wrap-style:square;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQA+DaNOOwIAAIMEAAAOAAAAZHJzL2Uyb0RvYy54bWysVE1v2zAMvQ/YfxB0XxxnSdYFcYosRYYB&#10;RVsgHXpWZCkWJouapMTOfv0o2flot9Owi0yJ1BP5+Oj5bVtrchDOKzAFzQdDSoThUCqzK+j35/WH&#10;G0p8YKZkGowo6FF4ert4/27e2JkYQQW6FI4giPGzxha0CsHOsszzStTMD8AKg04JrmYBt26XlY41&#10;iF7rbDQcTrMGXGkdcOE9nt51TrpI+FIKHh6l9CIQXVDMLaTVpXUb12wxZ7OdY7ZSvE+D/UMWNVMG&#10;Hz1D3bHAyN6pP6BqxR14kGHAoc5ASsVFqgGryYdvqtlUzIpUC5Lj7Zkm//9g+cNhY58cCe0XaLGB&#10;kZDG+pnHw1hPK10dv5gpQT9SeDzTJtpAeLw0HU2m6OHoyic3eT6JKNnlsnU+fBVQk2gU1GFXElns&#10;cO9DF3oKiW950KpcK63TJipBrLQjB4Y91CGliOCvorQhTUGnHyfDBPzKF6HP97ea8R99eldRiKcN&#10;5nwpPVqh3bZElQUdjU+8bKE8Il0OOiV5y9cK8e+ZD0/MoXSQBxyH8IiL1IBJQW9RUoH79bfzGI8d&#10;RS8lDUqxoP7nnjlBif5msNef8/E4ajdtxpNPI9y4a8/22mP29QqQqRwHz/JkxvigT6Z0UL/g1Czj&#10;q+hihuPbBQ0ncxW6AcGp42K5TEGoVsvCvdlYHqFjZyKvz+0Lc7bva0BBPMBJtGz2pr1dbLxpYLkP&#10;IFXqfSS6Y7XnH5We1NNPZRyl632Kuvw7Fr8BAAD//wMAUEsDBBQABgAIAAAAIQDmp6Qr2wAAAAgB&#10;AAAPAAAAZHJzL2Rvd25yZXYueG1sTI8xT8MwFIR3JP6D9ZDYqN0SUBriVIAKCxMFMb/Gr7ZFbEe2&#10;m4Z/jzvBeLrT3XftZnYDmygmG7yE5UIAI98HZb2W8PnxclMDSxm9wiF4kvBDCTbd5UWLjQon/07T&#10;LmtWSnxqUILJeWw4T70hh2kRRvLFO4ToMBcZNVcRT6XcDXwlxD13aH1ZMDjSs6H+e3d0ErZPeq37&#10;GqPZ1sraaf46vOlXKa+v5scHYJnm/BeGM35Bh64w7cPRq8SGoldVQc8S1ktgZ/9OVMD2Em4rAbxr&#10;+f8D3S8AAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAAAAAAAAAAAAAA&#10;AFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAACwAAAAAAAAAA&#10;AAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAPg2jTjsCAACDBAAADgAAAAAAAAAA&#10;AAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEA5qekK9sAAAAIAQAADwAAAAAA&#10;AAAAAAAAAACVBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAAAJ0FAAAAAA==&#10;" fillcolor="white [3201]" strokeweight=".5pt">
+                <v:textbox>
+                  <w:txbxContent>
+                    <w:p w14:paraId="024470BC" w14:textId="77777777" w:rsidR="00276DCC" w:rsidRDefault="00276DCC"/>
+                  </w:txbxContent>
+                </v:textbox>
+              </v:shape>
+            </w:pict>
+          </mc:Fallback>
+        </mc:AlternateContent>
+      </w:r>
+      <w:r w:rsidR="006E2628">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:noProof/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:eastAsia="fr-FR"/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
               <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251705856" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="722EB386" wp14:editId="04AA0149">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="column">
                   <wp:posOffset>3041015</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
                   <wp:posOffset>58420</wp:posOffset>
                 </wp:positionV>
                 <wp:extent cx="142240" cy="158115"/>
                 <wp:effectExtent l="0" t="0" r="10160" b="13335"/>
                 <wp:wrapNone/>
                 <wp:docPr id="7" name="Zone de texte 7"/>
                 <wp:cNvGraphicFramePr/>
                 <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                   <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
@@ -13374,51 +13788,51 @@
                               <w:fldChar w:fldCharType="end"/>
                             </w:r>
                           </w:p>
                         </w:txbxContent>
                       </wps:txbx>
                       <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="ctr" anchorCtr="0" forceAA="0" compatLnSpc="1">
                         <a:prstTxWarp prst="textNoShape">
                           <a:avLst/>
                         </a:prstTxWarp>
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="margin">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="margin">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback>
             <w:pict>
-              <v:shape w14:anchorId="722EB386" id="Zone de texte 7" o:spid="_x0000_s1051" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:239.45pt;margin-top:4.6pt;width:11.2pt;height:12.45pt;z-index:251705856;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:middle" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBRWDM2eQIAAIYFAAAOAAAAZHJzL2Uyb0RvYy54bWysVN9P2zAQfp+0/8Hy+0jbFYQqUtQVMU1C&#10;gICJZ9exqYXj885uk+6v39lJWmC8MO3FOee++/X57s7O29qyrcJgwJV8fDTiTDkJlXFPJf/5cPnl&#10;lLMQhauEBadKvlOBn88/fzpr/ExNYA22UsjIiQuzxpd8HaOfFUWQa1WLcAReOVJqwFpEuuJTUaFo&#10;yHtti8lodFI0gJVHkCoE+nvRKfk8+9dayXijdVCR2ZJTbjGfmM9VOov5mZg9ofBrI/s0xD9kUQvj&#10;KOje1YWIgm3Q/OWqNhIhgI5HEuoCtDZS5RqomvHoTTX3a+FVroXICX5PU/h/buX19t7fIovtN2jp&#10;ARMhjQ+zQD9TPa3GOn0pU0Z6onC3p021kclkNJ1MpqSRpBofn47Hx8lLcTD2GOJ3BTVLQsmRXiWT&#10;JbZXIXbQAZJiBbCmujTW5kvqBLW0yLaC3tDGnCI5f4WyjjUlP/l6PMqOX+mS6739ygr53Kf3AkX+&#10;rEvhVO6ZPq0DEVmKO6sSxro7pZmpMh/v5CikVG6fZ0YnlKaKPmLY4w9ZfcS4q4MscmRwcW9cGwfY&#10;sfSa2up5oFZ3eHrDF3UnMbarlgov+WQ6NMoKqh31D0I3WsHLS0OEX4kQbwXSLFFj0H6IN3RoC/RK&#10;0EucrQF/v/c/4anFSctZQ7NZ8vBrI1BxZn84av40yIOAg7AaBLepl0CtMqbN42UWyQCjHUSNUD/S&#10;2likKKQSTlKsksuIw2UZux1Bi0eqxSLDaGC9iFfu3svkPBGbWuuhfRTo+9aONBPXMMytmL3p8A6b&#10;LB0sNhG0ye2fqO147CmnYc8D1C+mtE1e3jPqsD7nfwAAAP//AwBQSwMEFAAGAAgAAAAhANIbI+Hi&#10;AAAACAEAAA8AAABkcnMvZG93bnJldi54bWxMj81OwzAQhO9IvIO1SFwQddK0tA3ZVAgFIVX8iJYH&#10;cOMlCY3XUew2gafHnOA4mtHMN9l6NK04Ue8aywjxJAJBXFrdcIXwvnu4XoJwXrFWrWVC+CIH6/z8&#10;LFOptgO/0WnrKxFK2KUKofa+S6V0ZU1GuYntiIP3YXujfJB9JXWvhlBuWjmNohtpVMNhoVYd3ddU&#10;HrZHg0DN8Fo8J1fF/KXY0OLwtPt+tJ+Ilxfj3S0IT6P/C8MvfkCHPDDt7ZG1Ey3CbLFchSjCagoi&#10;+PMoTkDsEZJZDDLP5P8D+Q8AAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAA&#10;AAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACU&#10;AQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAUVgzNnkCAACG&#10;BQAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEA0hsj4eIA&#10;AAAIAQAADwAAAAAAAAAAAAAAAADTBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAAAOIF&#10;AAAAAA==&#10;" fillcolor="white [3201]" strokeweight=".5pt">
+              <v:shape w14:anchorId="722EB386" id="Zone de texte 7" o:spid="_x0000_s1052" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:239.45pt;margin-top:4.6pt;width:11.2pt;height:12.45pt;z-index:251705856;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:middle" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQA04hlceAIAAIYFAAAOAAAAZHJzL2Uyb0RvYy54bWysVN9P2zAQfp+0/8Hy+0jbAUIVKeqKOk1C&#10;gICJZ9exqYXj885uk+6v39lJWmC8MO0lOfu++/X57s4v2tqyrcJgwJV8fDTiTDkJlXFPJf/5sPxy&#10;xlmIwlXCglMl36nAL2afP503fqomsAZbKWTkxIVp40u+jtFPiyLItapFOAKvHCk1YC0iHfGpqFA0&#10;5L22xWQ0Oi0awMojSBUC3V52Sj7L/rVWMt5oHVRktuSUW8xfzN9V+hazczF9QuHXRvZpiH/IohbG&#10;UdC9q0sRBdug+ctVbSRCAB2PJNQFaG2kyjVQNePRm2ru18KrXAuRE/yepvD/3Mrr7b2/RRbbb9DS&#10;AyZCGh+mgS5TPa3GOv0pU0Z6onC3p021kclkdDyZHJNGkmp8cjYenyQvxcHYY4jfFdQsCSVHepVM&#10;lthehdhBB0iKFcCaammszYfUCWphkW0FvaGNOUVy/gplHWtKfvr1ZJQdv9Il13v7lRXyuU/vBYr8&#10;WZfCqdwzfVoHIrIUd1YljHV3SjNTZT7eyVFIqdw+z4xOKE0VfcSwxx+y+ohxVwdZ5Mjg4t64Ng6w&#10;Y+k1tdXzQK3u8PSGL+pOYmxXLRVe8kl+4nS1gmpH/YPQjVbwcmmI8CsR4q1AmiVqDNoP8YY+2gK9&#10;EvQSZ2vA3+/dJzy1OGk5a2g2Sx5+bQQqzuwPR82fBnkQcBBWg+A29QKoVca0ebzMIhlgtIOoEepH&#10;WhvzFIVUwkmKVXIZcTgsYrcjaPFINZ9nGA2sF/HK3XuZnCdiU2s9tI8Cfd/akWbiGoa5FdM3Hd5h&#10;k6WD+SaCNrn9Dzz2lNOw5wHqF1PaJi/PGXVYn7M/AAAA//8DAFBLAwQUAAYACAAAACEA0hsj4eIA&#10;AAAIAQAADwAAAGRycy9kb3ducmV2LnhtbEyPzU7DMBCE70i8g7VIXBB10rS0DdlUCAUhVfyIlgdw&#10;4yUJjddR7DaBp8ec4Dia0cw32Xo0rThR7xrLCPEkAkFcWt1whfC+e7hegnBesVatZUL4Igfr/Pws&#10;U6m2A7/RaesrEUrYpQqh9r5LpXRlTUa5ie2Ig/dhe6N8kH0lda+GUG5aOY2iG2lUw2GhVh3d11Qe&#10;tkeDQM3wWjwnV8X8pdjQ4vC0+360n4iXF+PdLQhPo/8Lwy9+QIc8MO3tkbUTLcJssVyFKMJqCiL4&#10;8yhOQOwRklkMMs/k/wP5DwAAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAA&#10;AAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQB&#10;AAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQA04hlceAIAAIYF&#10;AAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQDSGyPh4gAA&#10;AAgBAAAPAAAAAAAAAAAAAAAAANIEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAA4QUA&#10;AAAA&#10;" fillcolor="white [3201]" strokeweight=".5pt">
                 <v:textbox inset="0,0,0,0">
                   <w:txbxContent>
                     <w:p w14:paraId="511072AA" w14:textId="77777777" w:rsidR="006E2628" w:rsidRPr="008A7BF3" w:rsidRDefault="006E2628" w:rsidP="006E2628">
                       <w:pPr>
                         <w:spacing w:after="0"/>
                         <w:jc w:val="center"/>
                         <w:rPr>
                           <w:color w:val="0000FF"/>
                         </w:rPr>
                       </w:pPr>
                       <w:r w:rsidRPr="008A7BF3">
                         <w:rPr>
                           <w:color w:val="0000FF"/>
                         </w:rPr>
                         <w:fldChar w:fldCharType="begin"/>
                       </w:r>
                       <w:r w:rsidRPr="008A7BF3">
                         <w:rPr>
                           <w:color w:val="0000FF"/>
                         </w:rPr>
                         <w:instrText xml:space="preserve"> IF </w:instrText>
                       </w:r>
                       <w:r w:rsidRPr="008A7BF3">
                         <w:rPr>
                           <w:color w:val="0000FF"/>
@@ -13449,51 +13863,51 @@
                           <w:noProof/>
                           <w:color w:val="0000FF"/>
                         </w:rPr>
                         <w:fldChar w:fldCharType="end"/>
                       </w:r>
                       <w:r w:rsidRPr="008A7BF3">
                         <w:rPr>
                           <w:color w:val="0000FF"/>
                         </w:rPr>
                         <w:instrText xml:space="preserve"> = "non" "X" "" </w:instrText>
                       </w:r>
                       <w:r w:rsidRPr="008A7BF3">
                         <w:rPr>
                           <w:color w:val="0000FF"/>
                         </w:rPr>
                         <w:fldChar w:fldCharType="end"/>
                       </w:r>
                     </w:p>
                   </w:txbxContent>
                 </v:textbox>
               </v:shape>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
-      <w:r>
+      <w:r w:rsidR="006E2628">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:noProof/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:eastAsia="fr-FR"/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
               <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251704832" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="09000CB0" wp14:editId="61F37422">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="column">
                   <wp:posOffset>2443480</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
                   <wp:posOffset>62230</wp:posOffset>
                 </wp:positionV>
                 <wp:extent cx="137160" cy="158115"/>
                 <wp:effectExtent l="0" t="0" r="15240" b="13335"/>
                 <wp:wrapNone/>
                 <wp:docPr id="4" name="Zone de texte 4"/>
                 <wp:cNvGraphicFramePr/>
                 <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                   <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
@@ -13598,51 +14012,51 @@
                               <w:fldChar w:fldCharType="end"/>
                             </w:r>
                           </w:p>
                         </w:txbxContent>
                       </wps:txbx>
                       <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="ctr" anchorCtr="0" forceAA="0" compatLnSpc="1">
                         <a:prstTxWarp prst="textNoShape">
                           <a:avLst/>
                         </a:prstTxWarp>
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="margin">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="margin">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback>
             <w:pict>
-              <v:shape w14:anchorId="09000CB0" id="Zone de texte 4" o:spid="_x0000_s1052" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:192.4pt;margin-top:4.9pt;width:10.8pt;height:12.45pt;z-index:251704832;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:middle" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQAv6PlPeAIAAIYFAAAOAAAAZHJzL2Uyb0RvYy54bWysVN9P2zAQfp+0/8Hy+0gDgqGKFHUgpkkI&#10;EGXi2XVsauH4vLPbpPvrd3aSFhgvTHtJzr7vfn2+u7PzrrFsozAYcBUvDyacKSehNu6p4j8frr6c&#10;chaicLWw4FTFtyrw89nnT2etn6pDWIGtFTJy4sK09RVfxeinRRHkSjUiHIBXjpQasBGRjvhU1Cha&#10;8t7Y4nAyOSlawNojSBUC3V72Sj7L/rVWMt5qHVRktuKUW8xfzN9l+hazMzF9QuFXRg5piH/IohHG&#10;UdCdq0sRBVuj+ctVYyRCAB0PJDQFaG2kyjVQNeXkTTWLlfAq10LkBL+jKfw/t/Jms/B3yGL3DTp6&#10;wERI68M00GWqp9PYpD9lykhPFG53tKkuMpmMjr6WJ6SRpCqPT8vyOHkp9sYeQ/yuoGFJqDjSq2Sy&#10;xOY6xB46QlKsANbUV8bafEidoC4sso2gN7Qxp0jOX6GsY23FT46OJ9nxK11yvbNfWiGfh/ReoMif&#10;dSmcyj0zpLUnIktxa1XCWHevNDN15uOdHIWUyu3yzOiE0lTRRwwH/D6rjxj3dZBFjgwu7owb4wB7&#10;ll5TWz+P1OoeT2/4ou4kxm7ZUeEVP8xPnK6WUG+pfxD60QpeXhki/FqEeCeQZokag/ZDvKWPtkCv&#10;BIPE2Qrw93v3CU8tTlrOWprNiodfa4GKM/vDUfOnQR4FHIXlKLh1cwHUKiVtHi+zSAYY7ShqhOaR&#10;1sY8RSGVcJJiVVxGHA8Xsd8RtHikms8zjAbWi3jtFl4m54nY1FoP3aNAP7R2pJm4gXFuxfRNh/fY&#10;ZOlgvo6gTW7/PY8D5TTseYCGxZS2yctzRu3X5+wPAAAA//8DAFBLAwQUAAYACAAAACEAAsobFuEA&#10;AAAIAQAADwAAAGRycy9kb3ducmV2LnhtbEyP3UrDQBBG7wXfYZmCN9JutLE/aTZFJCKIWmx9gG12&#10;msRmZ0N220Sf3vFKr4bhfHxzJl0PthFn7HztSMHNJAKBVDhTU6ngY/c4XoDwQZPRjSNU8IUe1tnl&#10;RaoT43p6x/M2lIJLyCdaQRVCm0jpiwqt9hPXIjE7uM7qwGtXStPpnsttI2+jaCatrokvVLrFhwqL&#10;4/ZkFWDdb/LX6XV+95Y/4/z4svt+cp9KXY2G+xWIgEP4C8OvPqtDxk57dyLjRaNguohZPShY8mAe&#10;R7MYxJ5BPAeZpfL/A9kPAAAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAA&#10;AAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEA&#10;AAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAC/o+U94AgAAhgUA&#10;AA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhAALKGxbhAAAA&#10;CAEAAA8AAAAAAAAAAAAAAAAA0gQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAADgBQAA&#10;AAA=&#10;" fillcolor="white [3201]" strokeweight=".5pt">
+              <v:shape w14:anchorId="09000CB0" id="Zone de texte 4" o:spid="_x0000_s1053" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:192.4pt;margin-top:4.9pt;width:10.8pt;height:12.45pt;z-index:251704832;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:middle" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCAJobxeQIAAIYFAAAOAAAAZHJzL2Uyb0RvYy54bWysVN9P2zAQfp+0/8Hy+0gDokMVKepATJMQ&#10;IGDi2XVsauH4vLPbpPvrd3aSFhgvTHtxzrnvfn2+u9OzrrFsozAYcBUvDyacKSehNu6p4j8fLr+c&#10;cBaicLWw4FTFtyrws/nnT6etn6lDWIGtFTJy4sKs9RVfxehnRRHkSjUiHIBXjpQasBGRrvhU1Cha&#10;8t7Y4nAymRYtYO0RpAqB/l70Sj7P/rVWMt5oHVRktuKUW8wn5nOZzmJ+KmZPKPzKyCEN8Q9ZNMI4&#10;CrpzdSGiYGs0f7lqjEQIoOOBhKYArY1UuQaqppy8qeZ+JbzKtRA5we9oCv/Prbze3PtbZLH7Bh09&#10;YCKk9WEW6Geqp9PYpC9lykhPFG53tKkuMpmMjr6WU9JIUpXHJ2V5nLwUe2OPIX5X0LAkVBzpVTJZ&#10;YnMVYg8dISlWAGvqS2NtvqROUOcW2UbQG9qYUyTnr1DWsbbi06PjSXb8Spdc7+yXVsjnIb0XKPJn&#10;XQqncs8Mae2JyFLcWpUw1t0pzUyd+XgnRyGlcrs8MzqhNFX0EcMBv8/qI8Z9HWSRI4OLO+PGOMCe&#10;pdfU1s8jtbrH0xu+qDuJsVt2VHjFD6djoyyh3lL/IPSjFby8NET4lQjxViDNEjUG7Yd4Q4e2QK8E&#10;g8TZCvD3e/8TnlqctJy1NJsVD7/WAhVn9oej5k+DPAo4CstRcOvmHKhVSto8XmaRDDDaUdQIzSOt&#10;jUWKQirhJMWquIw4Xs5jvyNo8Ui1WGQYDawX8crde5mcJ2JTaz10jwL90NqRZuIaxrkVszcd3mOT&#10;pYPFOoI2uf0TtT2PA+U07HmAhsWUtsnLe0bt1+f8DwAAAP//AwBQSwMEFAAGAAgAAAAhAALKGxbh&#10;AAAACAEAAA8AAABkcnMvZG93bnJldi54bWxMj91Kw0AQRu8F32GZgjfSbrSxP2k2RSQiiFpsfYBt&#10;dprEZmdDdttEn97xSq+G4Xx8cyZdD7YRZ+x87UjBzSQCgVQ4U1Op4GP3OF6A8EGT0Y0jVPCFHtbZ&#10;5UWqE+N6esfzNpSCS8gnWkEVQptI6YsKrfYT1yIxO7jO6sBrV0rT6Z7LbSNvo2gmra6JL1S6xYcK&#10;i+P2ZBVg3W/y1+l1fveWP+P8+LL7fnKfSl2NhvsViIBD+AvDrz6rQ8ZOe3ci40WjYLqIWT0oWPJg&#10;HkezGMSeQTwHmaXy/wPZDwAAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAA&#10;AAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQB&#10;AAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQCAJobxeQIAAIYF&#10;AAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQACyhsW4QAA&#10;AAgBAAAPAAAAAAAAAAAAAAAAANMEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAA4QUA&#10;AAAA&#10;" fillcolor="white [3201]" strokeweight=".5pt">
                 <v:textbox inset="0,0,0,0">
                   <w:txbxContent>
                     <w:p w14:paraId="0263D204" w14:textId="77777777" w:rsidR="006E2628" w:rsidRPr="008A7BF3" w:rsidRDefault="006E2628" w:rsidP="006E2628">
                       <w:pPr>
                         <w:spacing w:after="0"/>
                         <w:jc w:val="center"/>
                         <w:rPr>
                           <w:color w:val="0000FF"/>
                         </w:rPr>
                       </w:pPr>
                       <w:r w:rsidRPr="008A7BF3">
                         <w:rPr>
                           <w:color w:val="0000FF"/>
                         </w:rPr>
                         <w:fldChar w:fldCharType="begin"/>
                       </w:r>
                       <w:r w:rsidRPr="008A7BF3">
                         <w:rPr>
                           <w:color w:val="0000FF"/>
                         </w:rPr>
                         <w:instrText xml:space="preserve"> IF </w:instrText>
                       </w:r>
                       <w:r w:rsidRPr="008A7BF3">
                         <w:rPr>
                           <w:color w:val="0000FF"/>
@@ -13706,51 +14120,51 @@
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="37E565C3" w14:textId="77777777" w:rsidR="006E2628" w:rsidRDefault="006E2628" w:rsidP="006E2628">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="142"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:noProof/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:eastAsia="fr-FR"/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
-              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251681280" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="53BB1F08" wp14:editId="4CA25836">
+              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251681280" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="53BB1F08" wp14:editId="29D2A403">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="column">
                   <wp:posOffset>-37465</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
                   <wp:posOffset>62865</wp:posOffset>
                 </wp:positionV>
                 <wp:extent cx="3623945" cy="1247775"/>
                 <wp:effectExtent l="0" t="0" r="14605" b="28575"/>
                 <wp:wrapNone/>
                 <wp:docPr id="249468867" name="Zone de texte 249468867"/>
                 <wp:cNvGraphicFramePr/>
                 <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                   <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                     <wps:wsp>
                       <wps:cNvSpPr txBox="1"/>
                       <wps:spPr>
                         <a:xfrm>
                           <a:off x="0" y="0"/>
                           <a:ext cx="3623945" cy="1247775"/>
                         </a:xfrm>
                         <a:prstGeom prst="rect">
                           <a:avLst/>
                         </a:prstGeom>
                         <a:solidFill>
@@ -13896,167 +14310,253 @@
                                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                                 <w:i/>
                                 <w:iCs/>
                                 <w:sz w:val="18"/>
                                 <w:szCs w:val="18"/>
                               </w:rPr>
                               <w:t>(12 numéros)</w:t>
                             </w:r>
                           </w:p>
                           <w:p w14:paraId="0825A1EE" w14:textId="77777777" w:rsidR="006E2628" w:rsidRDefault="006E2628" w:rsidP="006E2628">
                             <w:pPr>
                               <w:tabs>
                                 <w:tab w:val="center" w:pos="1560"/>
                                 <w:tab w:val="center" w:pos="3828"/>
                               </w:tabs>
                               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
                               <w:rPr>
                                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                                 <w:i/>
                                 <w:iCs/>
                                 <w:sz w:val="18"/>
                                 <w:szCs w:val="18"/>
                               </w:rPr>
                             </w:pPr>
                           </w:p>
-                          <w:p w14:paraId="26C1D4CC" w14:textId="77777777" w:rsidR="006E2628" w:rsidRDefault="006E2628" w:rsidP="006E2628">
+                          <w:p w14:paraId="26C1D4CC" w14:textId="5CCFB72C" w:rsidR="006E2628" w:rsidRDefault="00EE2937" w:rsidP="006E2628">
                             <w:pPr>
                               <w:tabs>
                                 <w:tab w:val="left" w:pos="2268"/>
                                 <w:tab w:val="left" w:pos="3828"/>
                               </w:tabs>
                               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
                               <w:rPr>
                                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                                 <w:sz w:val="18"/>
                                 <w:szCs w:val="18"/>
                               </w:rPr>
                             </w:pPr>
                             <w:r>
                               <w:rPr>
                                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                                 <w:sz w:val="18"/>
                                 <w:szCs w:val="18"/>
                               </w:rPr>
-                              <w:t>Numérique :</w:t>
+                              <w:t>Papier</w:t>
+                            </w:r>
+                            <w:r w:rsidR="006E2628">
+                              <w:rPr>
+                                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                                <w:sz w:val="18"/>
+                                <w:szCs w:val="18"/>
+                              </w:rPr>
+                              <w:t> :</w:t>
+                            </w:r>
+                            <w:r w:rsidR="006E2628">
+                              <w:rPr>
+                                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                                <w:sz w:val="18"/>
+                                <w:szCs w:val="18"/>
+                              </w:rPr>
+                              <w:tab/>
                             </w:r>
                             <w:r>
                               <w:rPr>
                                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                                 <w:sz w:val="18"/>
                                 <w:szCs w:val="18"/>
                               </w:rPr>
+                              <w:t>35</w:t>
+                            </w:r>
+                            <w:r w:rsidR="006E2628">
+                              <w:rPr>
+                                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                                <w:sz w:val="18"/>
+                                <w:szCs w:val="18"/>
+                              </w:rPr>
+                              <w:t>€</w:t>
+                            </w:r>
+                            <w:r w:rsidR="006E2628">
+                              <w:rPr>
+                                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                                <w:sz w:val="18"/>
+                                <w:szCs w:val="18"/>
+                              </w:rPr>
                               <w:tab/>
-                              <w:t>20€</w:t>
                             </w:r>
                             <w:r>
                               <w:rPr>
                                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                                 <w:sz w:val="18"/>
                                 <w:szCs w:val="18"/>
                               </w:rPr>
-                              <w:tab/>
-                              <w:t xml:space="preserve">40€              </w:t>
+                              <w:t>65€</w:t>
+                            </w:r>
+                            <w:r w:rsidR="006E2628">
+                              <w:rPr>
+                                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                                <w:sz w:val="18"/>
+                                <w:szCs w:val="18"/>
+                              </w:rPr>
+                              <w:t xml:space="preserve"> </w:t>
+                            </w:r>
+                            <w:r w:rsidR="006E6957">
+                              <w:rPr>
+                                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                                <w:sz w:val="18"/>
+                                <w:szCs w:val="18"/>
+                              </w:rPr>
+                              <w:t xml:space="preserve">      </w:t>
                             </w:r>
                           </w:p>
-                          <w:p w14:paraId="750D53D7" w14:textId="77777777" w:rsidR="006E2628" w:rsidRDefault="006E2628" w:rsidP="006E2628">
-[...13 lines deleted...]
-                          <w:p w14:paraId="1B564379" w14:textId="77777777" w:rsidR="006E2628" w:rsidRPr="00CA77F9" w:rsidRDefault="006E2628" w:rsidP="006E2628">
+                          <w:p w14:paraId="48F70CFF" w14:textId="77777777" w:rsidR="00EE2937" w:rsidRDefault="006E2628" w:rsidP="006E2628">
                             <w:pPr>
                               <w:tabs>
                                 <w:tab w:val="left" w:pos="2268"/>
                                 <w:tab w:val="left" w:pos="3828"/>
                               </w:tabs>
                               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
                               <w:rPr>
                                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                                 <w:sz w:val="18"/>
                                 <w:szCs w:val="18"/>
                               </w:rPr>
                             </w:pPr>
                             <w:r>
                               <w:rPr>
                                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                                 <w:sz w:val="18"/>
                                 <w:szCs w:val="18"/>
                               </w:rPr>
                               <w:t>Numérique + papier :</w:t>
                             </w:r>
                             <w:r>
                               <w:rPr>
                                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                                 <w:sz w:val="18"/>
                                 <w:szCs w:val="18"/>
                               </w:rPr>
                               <w:tab/>
-                              <w:t>30€</w:t>
+                            </w:r>
+                            <w:r w:rsidR="004E24C0">
+                              <w:rPr>
+                                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                                <w:sz w:val="18"/>
+                                <w:szCs w:val="18"/>
+                              </w:rPr>
+                              <w:t>4</w:t>
                             </w:r>
                             <w:r>
                               <w:rPr>
                                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                                 <w:sz w:val="18"/>
                                 <w:szCs w:val="18"/>
                               </w:rPr>
+                              <w:t>0€</w:t>
+                            </w:r>
+                            <w:r>
+                              <w:rPr>
+                                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                                <w:sz w:val="18"/>
+                                <w:szCs w:val="18"/>
+                              </w:rPr>
                               <w:tab/>
-                              <w:t xml:space="preserve">70€              </w:t>
+                              <w:t xml:space="preserve">70€ </w:t>
+                            </w:r>
+                          </w:p>
+                          <w:p w14:paraId="1B564379" w14:textId="2905C0A2" w:rsidR="006E2628" w:rsidRPr="00CA77F9" w:rsidRDefault="00EE2937" w:rsidP="006E2628">
+                            <w:pPr>
+                              <w:tabs>
+                                <w:tab w:val="left" w:pos="2268"/>
+                                <w:tab w:val="left" w:pos="3828"/>
+                              </w:tabs>
+                              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+                              <w:rPr>
+                                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                                <w:sz w:val="18"/>
+                                <w:szCs w:val="18"/>
+                              </w:rPr>
+                            </w:pPr>
+                            <w:r>
+                              <w:rPr>
+                                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                                <w:sz w:val="18"/>
+                                <w:szCs w:val="18"/>
+                              </w:rPr>
+                              <w:t>Numérique</w:t>
+                            </w:r>
+                            <w:r>
+                              <w:rPr>
+                                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                                <w:sz w:val="18"/>
+                                <w:szCs w:val="18"/>
+                              </w:rPr>
+                              <w:tab/>
+                              <w:t>20€</w:t>
+                            </w:r>
+                            <w:r w:rsidR="006E2628">
+                              <w:rPr>
+                                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                                <w:sz w:val="18"/>
+                                <w:szCs w:val="18"/>
+                              </w:rPr>
+                              <w:t xml:space="preserve">             </w:t>
                             </w:r>
                           </w:p>
                         </w:txbxContent>
                       </wps:txbx>
                       <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
                         <a:prstTxWarp prst="textNoShape">
                           <a:avLst/>
                         </a:prstTxWarp>
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="margin">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="margin">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback>
             <w:pict>
-              <v:shape w14:anchorId="53BB1F08" id="Zone de texte 249468867" o:spid="_x0000_s1053" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:-2.95pt;margin-top:4.95pt;width:285.35pt;height:98.25pt;z-index:251681280;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQClSrlJhgIAAJYFAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtv2zAMvg/YfxB0X5ykeaxBnSJLkWFA&#10;0BZLh54VWWqEyqImKbGzX19Kdh7teumwi02JH1+fSF5d16UmO+G8ApPTXqdLiTAcCmWecvrrYfHl&#10;KyU+MFMwDUbkdC88vZ5+/nRV2YnowwZ0IRxBJ8ZPKpvTTQh2kmWeb0TJfAesMKiU4EoW8OiessKx&#10;Cr2XOut3u6OsAldYB1x4j7c3jZJOk38pBQ93UnoRiM4p5hbS16XvOn6z6RWbPDlmN4q3abB/yKJk&#10;ymDQo6sbFhjZOvWXq1JxBx5k6HAoM5BScZFqwGp63TfVrDbMilQLkuPtkSb//9zy293K3jsS6m9Q&#10;4wNGQirrJx4vYz21dGX8Y6YE9Ujh/kibqAPheHkx6l9cDoaUcNT1+oPxeDyMfrKTuXU+fBdQkijk&#10;1OG7JLrYbulDAz1AYjQPWhULpXU6xF4Qc+3IjuEr6pCSROevUNqQKqeji2E3OX6li66P9mvN+HOb&#10;3hkK/WkTw4nUNW1aJyqSFPZaRIw2P4UkqkiMvJMj41yYY54JHVESK/qIYYs/ZfUR46YOtEiRwYSj&#10;cakMuIal19QWzwdqZYPHNzyrO4qhXtdYeE77o0OrrKHYYwc5aIbLW75QSPiS+XDPHE4TNg1uiHCH&#10;H6kBXwlaiZINuD/v3Uc8NjlqKalwOnPqf2+ZE5ToHwbb/7I3GMRxTofBcNzHgzvXrM81ZlvOAVun&#10;h7vI8iRGfNAHUTooH3GRzGJUVDHDMXZOw0Gch2Zn4CLiYjZLIBxgy8LSrCyPriPNsdEe6kfmbNvo&#10;AWfkFg5zzCZv+r3BRksDs20AqdIwRKIbVtsHwOFP49Quqrhdzs8JdVqn0xcAAAD//wMAUEsDBBQA&#10;BgAIAAAAIQAtLflM3AAAAAgBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI/BTsMwEETvSPyDtUjcWqdV&#10;GyUhTgWocOFEQZzdeGtbje3IdtPw9ywnOK1GM5p90+5mN7AJY7LBC1gtC2Do+6Cs1wI+P14WFbCU&#10;pVdyCB4FfGOCXXd708pGhat/x+mQNaMSnxopwOQ8Npyn3qCTaRlG9OSdQnQyk4yaqyivVO4Gvi6K&#10;kjtpPX0wcsRng/35cHEC9k+61n0lo9lXytpp/jq96Vch7u/mxwdgGef8F4ZffEKHjpiO4eJVYoOA&#10;xbampICaDtnbckNLjgLWRbkB3rX8/4DuBwAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEB&#10;AAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9&#10;If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAKVK&#10;uUmGAgAAlgUAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAh&#10;AC0t+UzcAAAACAEAAA8AAAAAAAAAAAAAAAAA4AQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAE&#10;APMAAADpBQAAAAA=&#10;" fillcolor="white [3201]" strokeweight=".5pt">
+              <v:shape w14:anchorId="53BB1F08" id="Zone de texte 249468867" o:spid="_x0000_s1054" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:-2.95pt;margin-top:4.95pt;width:285.35pt;height:98.25pt;z-index:251681280;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDa+PachQIAAJYFAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtv2zAMvg/YfxB0X5131iBOkaXoMCBo&#10;i7VDz4osJUJlUZOU2NmvLyU7j3a9dNjFpsSPr08kp1d1qclOOK/A5LR70aFEGA6FMuuc/nq8+fKV&#10;Eh+YKZgGI3K6F55ezT5/mlZ2InqwAV0IR9CJ8ZPK5nQTgp1kmecbUTJ/AVYYVEpwJQt4dOuscKxC&#10;76XOep3OKKvAFdYBF97j7XWjpLPkX0rBw52UXgSic4q5hfR16buK32w2ZZO1Y3ajeJsG+4csSqYM&#10;Bj26umaBka1Tf7kqFXfgQYYLDmUGUiouUg1YTbfzppqHDbMi1YLkeHukyf8/t/x292DvHQn1N6jx&#10;ASMhlfUTj5exnlq6Mv4xU4J6pHB/pE3UgXC87I96/cvBkBKOum5vMB6Ph9FPdjK3zofvAkoShZw6&#10;fJdEF9stfWigB0iM5kGr4kZpnQ6xF8RCO7Jj+Io6pCTR+SuUNqTK6ag/7CTHr3TR9dF+pRl/btM7&#10;Q6E/bWI4kbqmTetERZLCXouI0eankEQViZF3cmScC3PMM6EjSmJFHzFs8aesPmLc1IEWKTKYcDQu&#10;lQHXsPSa2uL5QK1s8PiGZ3VHMdSrGgvPaW98aJUVFHvsIAfNcHnLbxQSvmQ+3DOH04RNgxsi3OFH&#10;asBXglaiZAPuz3v3EY9NjlpKKpzOnPrfW+YEJfqHwfa/7A4GcZzTYTAc9/DgzjWrc43ZlgvA1uni&#10;LrI8iREf9EGUDsonXCTzGBVVzHCMndNwEBeh2Rm4iLiYzxMIB9iysDQPlkfXkebYaI/1E3O2bfSA&#10;M3ILhzlmkzf93mCjpYH5NoBUaRgi0Q2r7QPg8KdxahdV3C7n54Q6rdPZCwAAAP//AwBQSwMEFAAG&#10;AAgAAAAhAC0t+UzcAAAACAEAAA8AAABkcnMvZG93bnJldi54bWxMj8FOwzAQRO9I/IO1SNxap1Ub&#10;JSFOBahw4URBnN14a1uN7ch20/D3LCc4rUYzmn3T7mY3sAljssELWC0LYOj7oKzXAj4/XhYVsJSl&#10;V3IIHgV8Y4Jdd3vTykaFq3/H6ZA1oxKfGinA5Dw2nKfeoJNpGUb05J1CdDKTjJqrKK9U7ga+LoqS&#10;O2k9fTByxGeD/flwcQL2T7rWfSWj2VfK2mn+Or3pVyHu7+bHB2AZ5/wXhl98QoeOmI7h4lVig4DF&#10;tqakgJoO2dtyQ0uOAtZFuQHetfz/gO4HAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEA&#10;ABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h&#10;/9YAAACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEA2vj2&#10;nIUCAACWBQAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEA&#10;LS35TNwAAAAIAQAADwAAAAAAAAAAAAAAAADfBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA&#10;8wAAAOgFAAAAAA==&#10;" fillcolor="white [3201]" strokeweight=".5pt">
                 <v:textbox>
                   <w:txbxContent>
                     <w:p w14:paraId="25EE1A36" w14:textId="77777777" w:rsidR="006E2628" w:rsidRPr="004941BA" w:rsidRDefault="006E2628" w:rsidP="006E2628">
                       <w:pPr>
                         <w:spacing w:line="240" w:lineRule="auto"/>
                         <w:jc w:val="center"/>
                         <w:rPr>
                           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                           <w:b/>
                           <w:sz w:val="18"/>
                           <w:szCs w:val="18"/>
                           <w:u w:val="single"/>
                         </w:rPr>
                       </w:pPr>
                       <w:r>
                         <w:rPr>
                           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                           <w:b/>
                           <w:sz w:val="18"/>
                           <w:szCs w:val="18"/>
                           <w:u w:val="single"/>
                         </w:rPr>
                         <w:t xml:space="preserve">ABONNEMENT SUBAQUA </w:t>
                       </w:r>
                       <w:r w:rsidRPr="004F650D">
@@ -14154,509 +14654,666 @@
                           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                           <w:i/>
                           <w:iCs/>
                           <w:sz w:val="18"/>
                           <w:szCs w:val="18"/>
                         </w:rPr>
                         <w:t>(12 numéros)</w:t>
                       </w:r>
                     </w:p>
                     <w:p w14:paraId="0825A1EE" w14:textId="77777777" w:rsidR="006E2628" w:rsidRDefault="006E2628" w:rsidP="006E2628">
                       <w:pPr>
                         <w:tabs>
                           <w:tab w:val="center" w:pos="1560"/>
                           <w:tab w:val="center" w:pos="3828"/>
                         </w:tabs>
                         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
                         <w:rPr>
                           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                           <w:i/>
                           <w:iCs/>
                           <w:sz w:val="18"/>
                           <w:szCs w:val="18"/>
                         </w:rPr>
                       </w:pPr>
                     </w:p>
-                    <w:p w14:paraId="26C1D4CC" w14:textId="77777777" w:rsidR="006E2628" w:rsidRDefault="006E2628" w:rsidP="006E2628">
+                    <w:p w14:paraId="26C1D4CC" w14:textId="5CCFB72C" w:rsidR="006E2628" w:rsidRDefault="00EE2937" w:rsidP="006E2628">
                       <w:pPr>
                         <w:tabs>
                           <w:tab w:val="left" w:pos="2268"/>
                           <w:tab w:val="left" w:pos="3828"/>
                         </w:tabs>
                         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
                         <w:rPr>
                           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                           <w:sz w:val="18"/>
                           <w:szCs w:val="18"/>
                         </w:rPr>
                       </w:pPr>
                       <w:r>
                         <w:rPr>
                           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                           <w:sz w:val="18"/>
                           <w:szCs w:val="18"/>
                         </w:rPr>
-                        <w:t>Numérique :</w:t>
+                        <w:t>Papier</w:t>
+                      </w:r>
+                      <w:r w:rsidR="006E2628">
+                        <w:rPr>
+                          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                          <w:sz w:val="18"/>
+                          <w:szCs w:val="18"/>
+                        </w:rPr>
+                        <w:t> :</w:t>
+                      </w:r>
+                      <w:r w:rsidR="006E2628">
+                        <w:rPr>
+                          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                          <w:sz w:val="18"/>
+                          <w:szCs w:val="18"/>
+                        </w:rPr>
+                        <w:tab/>
                       </w:r>
                       <w:r>
                         <w:rPr>
                           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                           <w:sz w:val="18"/>
                           <w:szCs w:val="18"/>
                         </w:rPr>
+                        <w:t>35</w:t>
+                      </w:r>
+                      <w:r w:rsidR="006E2628">
+                        <w:rPr>
+                          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                          <w:sz w:val="18"/>
+                          <w:szCs w:val="18"/>
+                        </w:rPr>
+                        <w:t>€</w:t>
+                      </w:r>
+                      <w:r w:rsidR="006E2628">
+                        <w:rPr>
+                          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                          <w:sz w:val="18"/>
+                          <w:szCs w:val="18"/>
+                        </w:rPr>
                         <w:tab/>
-                        <w:t>20€</w:t>
                       </w:r>
                       <w:r>
                         <w:rPr>
                           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                           <w:sz w:val="18"/>
                           <w:szCs w:val="18"/>
                         </w:rPr>
-                        <w:tab/>
-                        <w:t xml:space="preserve">40€              </w:t>
+                        <w:t>65€</w:t>
+                      </w:r>
+                      <w:r w:rsidR="006E2628">
+                        <w:rPr>
+                          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                          <w:sz w:val="18"/>
+                          <w:szCs w:val="18"/>
+                        </w:rPr>
+                        <w:t xml:space="preserve"> </w:t>
+                      </w:r>
+                      <w:r w:rsidR="006E6957">
+                        <w:rPr>
+                          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                          <w:sz w:val="18"/>
+                          <w:szCs w:val="18"/>
+                        </w:rPr>
+                        <w:t xml:space="preserve">      </w:t>
                       </w:r>
                     </w:p>
-                    <w:p w14:paraId="750D53D7" w14:textId="77777777" w:rsidR="006E2628" w:rsidRDefault="006E2628" w:rsidP="006E2628">
-[...13 lines deleted...]
-                    <w:p w14:paraId="1B564379" w14:textId="77777777" w:rsidR="006E2628" w:rsidRPr="00CA77F9" w:rsidRDefault="006E2628" w:rsidP="006E2628">
+                    <w:p w14:paraId="48F70CFF" w14:textId="77777777" w:rsidR="00EE2937" w:rsidRDefault="006E2628" w:rsidP="006E2628">
                       <w:pPr>
                         <w:tabs>
                           <w:tab w:val="left" w:pos="2268"/>
                           <w:tab w:val="left" w:pos="3828"/>
                         </w:tabs>
                         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
                         <w:rPr>
                           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                           <w:sz w:val="18"/>
                           <w:szCs w:val="18"/>
                         </w:rPr>
                       </w:pPr>
                       <w:r>
                         <w:rPr>
                           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                           <w:sz w:val="18"/>
                           <w:szCs w:val="18"/>
                         </w:rPr>
                         <w:t>Numérique + papier :</w:t>
                       </w:r>
                       <w:r>
                         <w:rPr>
                           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                           <w:sz w:val="18"/>
                           <w:szCs w:val="18"/>
                         </w:rPr>
                         <w:tab/>
-                        <w:t>30€</w:t>
+                      </w:r>
+                      <w:r w:rsidR="004E24C0">
+                        <w:rPr>
+                          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                          <w:sz w:val="18"/>
+                          <w:szCs w:val="18"/>
+                        </w:rPr>
+                        <w:t>4</w:t>
                       </w:r>
                       <w:r>
                         <w:rPr>
                           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                           <w:sz w:val="18"/>
                           <w:szCs w:val="18"/>
                         </w:rPr>
+                        <w:t>0€</w:t>
+                      </w:r>
+                      <w:r>
+                        <w:rPr>
+                          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                          <w:sz w:val="18"/>
+                          <w:szCs w:val="18"/>
+                        </w:rPr>
                         <w:tab/>
-                        <w:t xml:space="preserve">70€              </w:t>
+                        <w:t xml:space="preserve">70€ </w:t>
+                      </w:r>
+                    </w:p>
+                    <w:p w14:paraId="1B564379" w14:textId="2905C0A2" w:rsidR="006E2628" w:rsidRPr="00CA77F9" w:rsidRDefault="00EE2937" w:rsidP="006E2628">
+                      <w:pPr>
+                        <w:tabs>
+                          <w:tab w:val="left" w:pos="2268"/>
+                          <w:tab w:val="left" w:pos="3828"/>
+                        </w:tabs>
+                        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+                        <w:rPr>
+                          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                          <w:sz w:val="18"/>
+                          <w:szCs w:val="18"/>
+                        </w:rPr>
+                      </w:pPr>
+                      <w:r>
+                        <w:rPr>
+                          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                          <w:sz w:val="18"/>
+                          <w:szCs w:val="18"/>
+                        </w:rPr>
+                        <w:t>Numérique</w:t>
+                      </w:r>
+                      <w:r>
+                        <w:rPr>
+                          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                          <w:sz w:val="18"/>
+                          <w:szCs w:val="18"/>
+                        </w:rPr>
+                        <w:tab/>
+                        <w:t>20€</w:t>
+                      </w:r>
+                      <w:r w:rsidR="006E2628">
+                        <w:rPr>
+                          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                          <w:sz w:val="18"/>
+                          <w:szCs w:val="18"/>
+                        </w:rPr>
+                        <w:t xml:space="preserve">             </w:t>
                       </w:r>
                     </w:p>
                   </w:txbxContent>
                 </v:textbox>
               </v:shape>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
     </w:p>
     <w:p w14:paraId="767DB969" w14:textId="77777777" w:rsidR="006E2628" w:rsidRDefault="006E2628" w:rsidP="006E2628">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="142"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="503EED9A" w14:textId="77777777" w:rsidR="006E2628" w:rsidRDefault="006E2628" w:rsidP="006E2628">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="142"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="192DFB8C" w14:textId="77777777" w:rsidR="006E2628" w:rsidRDefault="006E2628" w:rsidP="006E2628">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="142"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="1417F218" w14:textId="77777777" w:rsidR="006E2628" w:rsidRDefault="006E2628" w:rsidP="006E2628">
+    <w:p w14:paraId="1417F218" w14:textId="0F475071" w:rsidR="006E2628" w:rsidRDefault="006E6957" w:rsidP="006E2628">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="142"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:noProof/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
-              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251708928" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="0B1EF573" wp14:editId="3DBAEA7C">
+              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251718144" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="3DE5A950" wp14:editId="20E88650">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="column">
-                  <wp:posOffset>2839086</wp:posOffset>
+                  <wp:posOffset>2745740</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
-                  <wp:posOffset>139700</wp:posOffset>
+                  <wp:posOffset>133985</wp:posOffset>
                 </wp:positionV>
-                <wp:extent cx="133350" cy="123825"/>
-                <wp:effectExtent l="0" t="0" r="19050" b="28575"/>
+                <wp:extent cx="121920" cy="137160"/>
+                <wp:effectExtent l="0" t="0" r="11430" b="15240"/>
                 <wp:wrapNone/>
-                <wp:docPr id="1371171572" name="Zone de texte 47"/>
+                <wp:docPr id="644307208" name="Zone de texte 52"/>
                 <wp:cNvGraphicFramePr/>
                 <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                   <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                     <wps:wsp>
                       <wps:cNvSpPr txBox="1"/>
                       <wps:spPr>
                         <a:xfrm>
                           <a:off x="0" y="0"/>
-                          <a:ext cx="133350" cy="123825"/>
+                          <a:ext cx="121920" cy="137160"/>
                         </a:xfrm>
                         <a:prstGeom prst="rect">
                           <a:avLst/>
                         </a:prstGeom>
                         <a:solidFill>
                           <a:schemeClr val="lt1"/>
                         </a:solidFill>
                         <a:ln w="6350">
                           <a:solidFill>
                             <a:prstClr val="black"/>
                           </a:solidFill>
                         </a:ln>
                       </wps:spPr>
                       <wps:txbx>
                         <w:txbxContent>
-                          <w:p w14:paraId="30C67A75" w14:textId="77777777" w:rsidR="006E2628" w:rsidRDefault="006E2628" w:rsidP="006E2628"/>
-[...76 lines deleted...]
-                          <w:p w14:paraId="4ECE85B6" w14:textId="77777777" w:rsidR="006E2628" w:rsidRDefault="006E2628" w:rsidP="006E2628"/>
+                          <w:p w14:paraId="5DDF8351" w14:textId="77777777" w:rsidR="006E6957" w:rsidRDefault="006E6957"/>
                         </w:txbxContent>
                       </wps:txbx>
                       <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
                         <a:prstTxWarp prst="textNoShape">
                           <a:avLst/>
                         </a:prstTxWarp>
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback>
             <w:pict>
-              <v:shape w14:anchorId="46C2693E" id="Zone de texte 44" o:spid="_x0000_s1055" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:144.8pt;margin-top:10.25pt;width:10.5pt;height:9pt;z-index:251707904;visibility:visible;mso-wrap-style:square;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBkYI+8OAIAAIMEAAAOAAAAZHJzL2Uyb0RvYy54bWysVE1v2zAMvQ/YfxB0XxwnadcZcYosRYYB&#10;QVsgHXpWZCkWKouapMTOfv0o5bPtTkMvMimST+Qj6fFt12iyFc4rMCXNe31KhOFQKbMu6a+n+Zcb&#10;SnxgpmIajCjpTnh6O/n8adzaQgygBl0JRxDE+KK1Ja1DsEWWeV6LhvkeWGHQKME1LKDq1lnlWIvo&#10;jc4G/f511oKrrAMuvMfbu72RThK+lIKHBym9CESXFHML6XTpXMUzm4xZsXbM1oof0mD/kUXDlMFH&#10;T1B3LDCyceodVKO4Aw8y9Dg0GUipuEg1YDV5/001y5pZkWpBcrw90eQ/Dpbfb5f20ZHQfYcOGxgJ&#10;aa0vPF7GejrpmvjFTAnakcLdiTbRBcJj0HA4vEILR1Oej4b9RGt2DrbOhx8CGhKFkjrsSiKLbRc+&#10;4IPoenSJb3nQqporrZMSJ0HMtCNbhj3UIaWIEa+8tCFtSa9jGu8QIvQpfqUZf4lFvkZATRu8PJce&#10;pdCtOqKqkg5ujrysoNohXQ72k+QtnyvEXzAfHpnD0UEecB3CAx5SAyYFB4mSGtyff91Hf+woWilp&#10;cRRL6n9vmBOU6J8Ge/0tH43i7CZldPV1gIq7tKwuLWbTzACZynHxLE9i9A/6KEoHzTNuzTS+iiZm&#10;OL5d0nAUZ2G/ILh1XEynyQmn1bKwMEvLI3QkOfL61D0zZw99DTgQ93AcWla8ae/eN0YamG4CSJV6&#10;H4nes3rgHyc9teewlXGVLvXkdf53TP4CAAD//wMAUEsDBBQABgAIAAAAIQBZyRjc3AAAAAkBAAAP&#10;AAAAZHJzL2Rvd25yZXYueG1sTI/BTsMwEETvSPyDtUjcqN2iVm4apwJUuHCiRZzd2LWtxusodtPw&#10;9ywnuM3ujGbf1tspdmy0Qw4JFcxnApjFNpmATsHn4fVBAstFo9FdQqvg22bYNrc3ta5MuuKHHffF&#10;MSrBXGkFvpS+4jy33kadZ6m3SN4pDVEXGgfHzaCvVB47vhBixaMOSBe87u2Lt+15f4kKds9u7Vqp&#10;B7+TJoRx+jq9uzel7u+mpw2wYqfyF4ZffEKHhpiO6YIms07BQq5XFCUhlsAo8DgXtDiSkEvgTc3/&#10;f9D8AAAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABb&#10;Q29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAA&#10;AAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAGRgj7w4AgAAgwQAAA4AAAAAAAAAAAAA&#10;AAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhAFnJGNzcAAAACQEAAA8AAAAAAAAA&#10;AAAAAAAAkgQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAACbBQAAAAA=&#10;" fillcolor="white [3201]" strokeweight=".5pt">
+              <v:shape w14:anchorId="3DE5A950" id="Zone de texte 52" o:spid="_x0000_s1055" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:216.2pt;margin-top:10.55pt;width:9.6pt;height:10.8pt;z-index:251718144;visibility:visible;mso-wrap-style:square;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDrdrCpOgIAAIMEAAAOAAAAZHJzL2Uyb0RvYy54bWysVE1v2zAMvQ/YfxB0XxynadoacYosRYYB&#10;RVsgLXpWZCkWJouapMTOfv0o5bvbadhFJkXqkXwkPb7vGk02wnkFpqR5r0+JMBwqZVYlfXudf7ml&#10;xAdmKqbBiJJuhaf3k8+fxq0txABq0JVwBEGML1pb0joEW2SZ57VomO+BFQaNElzDAqpulVWOtYje&#10;6GzQ74+yFlxlHXDhPd4+7Ix0kvClFDw8S+lFILqkmFtIp0vnMp7ZZMyKlWO2VnyfBvuHLBqmDAY9&#10;Qj2wwMjaqT+gGsUdeJChx6HJQErFRaoBq8n7H6pZ1MyKVAuS4+2RJv//YPnTZmFfHAndV+iwgZGQ&#10;1vrC42Wsp5OuiV/MlKAdKdweaRNdIDw+GuR3A7RwNOVXN/ko0ZqdHlvnwzcBDYlCSR12JZHFNo8+&#10;YEB0PbjEWB60quZK66TESRAz7ciGYQ91SCniiwsvbUhb0tHVdT8BX9gi9PH9UjP+IxZ5iYCaNnh5&#10;Kj1KoVt2RFUlHdweeFlCtUW6HOwmyVs+V4j/yHx4YQ5HB3nAdQjPeEgNmBTsJUpqcL/+dh/9saNo&#10;paTFUSyp/7lmTlCivxvs9V0+HMbZTcrw+iZy7c4ty3OLWTczQKZyXDzLkxj9gz6I0kHzjlszjVHR&#10;xAzH2CUNB3EWdguCW8fFdJqccFotC49mYXmEjp2JvL5278zZfV8DDsQTHIaWFR/au/ONLw1M1wGk&#10;Sr2PRO9Y3fOPk57as9/KuErnevI6/TsmvwEAAP//AwBQSwMEFAAGAAgAAAAhAPSO6d7dAAAACQEA&#10;AA8AAABkcnMvZG93bnJldi54bWxMj8FOwzAMhu9IvENkJG4sbSmjlKYToMGFEwNxzhoviWicKsm6&#10;8vaEE9xs+dPv7+82ixvZjCFaTwLKVQEMafDKkhbw8f581QCLSZKSoycU8I0RNv35WSdb5U/0hvMu&#10;aZZDKLZSgElpajmPg0En48pPSPl28MHJlNeguQrylMPdyKuiWHMnLeUPRk74ZHD42h2dgO2jvtND&#10;I4PZNsraefk8vOoXIS4vlod7YAmX9AfDr35Whz477f2RVGSjgPq6qjMqoCpLYBmob8o1sH0eqlvg&#10;fcf/N+h/AAAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAA&#10;AABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAA&#10;AAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAOt2sKk6AgAAgwQAAA4AAAAAAAAA&#10;AAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhAPSO6d7dAAAACQEAAA8AAAAA&#10;AAAAAAAAAAAAlAQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAACeBQAAAAA=&#10;" fillcolor="white [3201]" strokeweight=".5pt">
                 <v:textbox>
                   <w:txbxContent>
-                    <w:p w14:paraId="4ECE85B6" w14:textId="77777777" w:rsidR="006E2628" w:rsidRDefault="006E2628" w:rsidP="006E2628"/>
+                    <w:p w14:paraId="5DDF8351" w14:textId="77777777" w:rsidR="006E6957" w:rsidRDefault="006E6957"/>
                   </w:txbxContent>
                 </v:textbox>
               </v:shape>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
-    </w:p>
-[...21 lines deleted...]
-      <w:r>
+      <w:r w:rsidR="00EE2937">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:noProof/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
-              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251710976" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="2A259542" wp14:editId="7EDBD359">
+              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251715072" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="4E7E422F" wp14:editId="297021C7">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="column">
-                  <wp:posOffset>2839085</wp:posOffset>
+                  <wp:posOffset>1800860</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
-                  <wp:posOffset>94615</wp:posOffset>
+                  <wp:posOffset>111125</wp:posOffset>
                 </wp:positionV>
-                <wp:extent cx="133350" cy="123825"/>
-                <wp:effectExtent l="0" t="0" r="19050" b="28575"/>
+                <wp:extent cx="137160" cy="137160"/>
+                <wp:effectExtent l="0" t="0" r="15240" b="15240"/>
                 <wp:wrapNone/>
-                <wp:docPr id="2097957365" name="Zone de texte 49"/>
+                <wp:docPr id="610676446" name="Zone de texte 47"/>
                 <wp:cNvGraphicFramePr/>
                 <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                   <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                     <wps:wsp>
                       <wps:cNvSpPr txBox="1"/>
                       <wps:spPr>
                         <a:xfrm>
                           <a:off x="0" y="0"/>
-                          <a:ext cx="133350" cy="123825"/>
+                          <a:ext cx="137160" cy="137160"/>
                         </a:xfrm>
                         <a:prstGeom prst="rect">
                           <a:avLst/>
                         </a:prstGeom>
                         <a:solidFill>
                           <a:schemeClr val="lt1"/>
                         </a:solidFill>
                         <a:ln w="6350">
                           <a:solidFill>
                             <a:prstClr val="black"/>
                           </a:solidFill>
                         </a:ln>
                       </wps:spPr>
                       <wps:txbx>
                         <w:txbxContent>
-                          <w:p w14:paraId="0453CF09" w14:textId="77777777" w:rsidR="006E2628" w:rsidRDefault="006E2628" w:rsidP="006E2628"/>
+                          <w:p w14:paraId="7EA9DFCF" w14:textId="77777777" w:rsidR="00EE2937" w:rsidRDefault="00EE2937"/>
                         </w:txbxContent>
                       </wps:txbx>
                       <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
                         <a:prstTxWarp prst="textNoShape">
                           <a:avLst/>
                         </a:prstTxWarp>
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback>
             <w:pict>
-              <v:shape w14:anchorId="2A259542" id="Zone de texte 49" o:spid="_x0000_s1056" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:223.55pt;margin-top:7.45pt;width:10.5pt;height:9.75pt;z-index:251710976;visibility:visible;mso-wrap-style:square;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCe/0ieOQIAAIMEAAAOAAAAZHJzL2Uyb0RvYy54bWysVE1v2zAMvQ/YfxB0X5w4SdcacYosRYYB&#10;QVsgHXpWZCk2JouapMTOfv0o2flYu9Owi0yJ1BP5+OjZfVsrchDWVaBzOhoMKRGaQ1HpXU6/v6w+&#10;3VLiPNMFU6BFTo/C0fv5xw+zxmQihRJUISxBEO2yxuS09N5kSeJ4KWrmBmCERqcEWzOPW7tLCssa&#10;RK9Vkg6HN0kDtjAWuHAOTx86J51HfCkF909SOuGJyinm5uNq47oNazKfsWxnmSkr3qfB/iGLmlUa&#10;Hz1DPTDPyN5W76DqiltwIP2AQ52AlBUXsQasZjR8U82mZEbEWpAcZ840uf8Hyx8PG/NsiW+/QIsN&#10;DIQ0xmUOD0M9rbR1+GKmBP1I4fFMm2g94eHSeDyeooeja5SOb9NpQEkul411/quAmgQjpxa7Esli&#10;h7XzXegpJLzlQFXFqlIqboISxFJZcmDYQ+Vjigj+R5TSpMnpTUjjHUKAPt/fKsZ/9OldISCe0pjz&#10;pfRg+XbbkqrIaXp34mULxRHpstApyRm+qhB/zZx/ZhalgzzgOPgnXKQCTAp6i5IS7K+/nYd47Ch6&#10;KWlQijl1P/fMCkrUN429vhtNJkG7cTOZfk5xY68922uP3tdLQKZGOHiGRzPEe3UypYX6FadmEV5F&#10;F9Mc386pP5lL3w0ITh0Xi0UMQrUa5td6Y3iADiQHXl/aV2ZN31ePgniEk2hZ9qa9XWy4qWGx9yCr&#10;2PtAdMdqzz8qPaqnn8owStf7GHX5d8x/AwAA//8DAFBLAwQUAAYACAAAACEAy0WPXtwAAAAJAQAA&#10;DwAAAGRycy9kb3ducmV2LnhtbEyPwU7DMAyG70i8Q2QkbiwdRKMrTSdAgwunDcQ5a7IkonGqJOvK&#10;22NOcLT/T78/t5s5DGwyKfuIEpaLCpjBPmqPVsLH+8tNDSwXhVoNEY2Eb5Nh011etKrR8Yw7M+2L&#10;ZVSCuVESXCljw3nunQkqL+JokLJjTEEVGpPlOqkzlYeB31bVigflkS44NZpnZ/qv/SlI2D7Zte1r&#10;ldy21t5P8+fxzb5KeX01Pz4AK2YufzD86pM6dOR0iCfUmQ0ShLhfEkqBWAMjQKxqWhwk3AkBvGv5&#10;/w+6HwAAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAAAAAAAAAAAAAAAAAA&#10;W0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAAAAAAAAA&#10;AAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQCe/0ieOQIAAIMEAAAOAAAAAAAAAAAA&#10;AAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQDLRY9e3AAAAAkBAAAPAAAAAAAA&#10;AAAAAAAAAJMEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAAnAUAAAAA&#10;" fillcolor="white [3201]" strokeweight=".5pt">
+              <v:shape w14:anchorId="4E7E422F" id="_x0000_s1056" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:141.8pt;margin-top:8.75pt;width:10.8pt;height:10.8pt;z-index:251715072;visibility:visible;mso-wrap-style:square;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDF2VKaNgIAAIMEAAAOAAAAZHJzL2Uyb0RvYy54bWysVE1v2zAMvQ/YfxB0X5ykaboGcYosRYYB&#10;QVsgHXpWZCkWJouapMTOfv0o2fnqdhp2kUmRfCIfSU8fmkqTvXBegcnpoNenRBgOhTLbnH5/XX76&#10;TIkPzBRMgxE5PQhPH2YfP0xrOxFDKEEXwhEEMX5S25yWIdhJlnleior5Hlhh0CjBVSyg6rZZ4ViN&#10;6JXOhv3+OKvBFdYBF97j7WNrpLOEL6Xg4VlKLwLROcXcQjpdOjfxzGZTNtk6ZkvFuzTYP2RRMWXw&#10;0RPUIwuM7Jz6A6pS3IEHGXocqgykVFykGrCaQf9dNeuSWZFqQXK8PdHk/x8sf9qv7YsjofkCDTYw&#10;ElJbP/F4GetppKviFzMlaEcKDyfaRBMIj0E3d4MxWjiaOhlRsnOwdT58FVCRKOTUYVcSWWy/8qF1&#10;PbrEtzxoVSyV1kmJkyAW2pE9wx7qkFJE8CsvbUid0/HNbT8BX9ki9Cl+oxn/EYu8RkBNG7w8lx6l&#10;0GwaooqcDu+PvGygOCBdDtpJ8pYvFeKvmA8vzOHoIA+4DuEZD6kBk4JOoqQE9+tv99EfO4pWSmoc&#10;xZz6nzvmBCX6m8Fe3w9Gozi7SRnd3g1RcZeWzaXF7KoFIFMDXDzLkxj9gz6K0kH1hlszj6+iiRmO&#10;b+c0HMVFaBcEt46L+Tw54bRaFlZmbXmEjp2JvL42b8zZrq8BB+IJjkPLJu/a2/rGSAPzXQCpUu8j&#10;0S2rHf846ak93VbGVbrUk9f53zH7DQAA//8DAFBLAwQUAAYACAAAACEAMypSrN0AAAAJAQAADwAA&#10;AGRycy9kb3ducmV2LnhtbEyPwU7DMAyG70i8Q2Qkbixdp42uazoBGlw4bSDOXpMl0ZqkSrKuvD3m&#10;BDdb/6ffn5vt5Ho2qphs8ALmswKY8l2Q1msBnx+vDxWwlNFL7INXAr5Vgm17e9NgLcPV79V4yJpR&#10;iU81CjA5DzXnqTPKYZqFQXnKTiE6zLRGzWXEK5W7npdFseIOracLBgf1YlR3PlycgN2zXuuuwmh2&#10;lbR2nL5O7/pNiPu76WkDLKsp/8Hwq0/q0JLTMVy8TKwXUFaLFaEUPC6BEbAoliWwIw3rOfC24f8/&#10;aH8AAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtD&#10;b250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAACwAAAAAAAAAAAAAA&#10;AAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAxdlSmjYCAACDBAAADgAAAAAAAAAAAAAA&#10;AAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEAMypSrN0AAAAJAQAADwAAAAAAAAAA&#10;AAAAAACQBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAAAJoFAAAAAA==&#10;" fillcolor="white [3201]" strokeweight=".5pt">
                 <v:textbox>
                   <w:txbxContent>
-                    <w:p w14:paraId="0453CF09" w14:textId="77777777" w:rsidR="006E2628" w:rsidRDefault="006E2628" w:rsidP="006E2628"/>
+                    <w:p w14:paraId="7EA9DFCF" w14:textId="77777777" w:rsidR="00EE2937" w:rsidRDefault="00EE2937"/>
                   </w:txbxContent>
                 </v:textbox>
               </v:shape>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
+    </w:p>
+    <w:p w14:paraId="75AF3A16" w14:textId="1A59730E" w:rsidR="006E2628" w:rsidRDefault="006E6957" w:rsidP="006E2628">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="142"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:noProof/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
-              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251709952" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="5247FD62" wp14:editId="2ED082C7">
+              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251719168" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="749FA35E" wp14:editId="27E281E7">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="column">
-                  <wp:posOffset>1829435</wp:posOffset>
+                  <wp:posOffset>2745740</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
-                  <wp:posOffset>94615</wp:posOffset>
+                  <wp:posOffset>120015</wp:posOffset>
                 </wp:positionV>
-                <wp:extent cx="142875" cy="114300"/>
-                <wp:effectExtent l="0" t="0" r="28575" b="19050"/>
+                <wp:extent cx="121920" cy="152400"/>
+                <wp:effectExtent l="0" t="0" r="11430" b="19050"/>
                 <wp:wrapNone/>
-                <wp:docPr id="50854359" name="Zone de texte 48"/>
+                <wp:docPr id="823282917" name="Zone de texte 53"/>
                 <wp:cNvGraphicFramePr/>
                 <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                   <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                     <wps:wsp>
                       <wps:cNvSpPr txBox="1"/>
                       <wps:spPr>
                         <a:xfrm>
                           <a:off x="0" y="0"/>
-                          <a:ext cx="142875" cy="114300"/>
+                          <a:ext cx="121920" cy="152400"/>
                         </a:xfrm>
                         <a:prstGeom prst="rect">
                           <a:avLst/>
                         </a:prstGeom>
                         <a:solidFill>
                           <a:schemeClr val="lt1"/>
                         </a:solidFill>
                         <a:ln w="6350">
                           <a:solidFill>
                             <a:prstClr val="black"/>
                           </a:solidFill>
                         </a:ln>
                       </wps:spPr>
                       <wps:txbx>
                         <w:txbxContent>
-                          <w:p w14:paraId="3DF6B9AD" w14:textId="77777777" w:rsidR="006E2628" w:rsidRDefault="006E2628" w:rsidP="006E2628"/>
+                          <w:p w14:paraId="602C9811" w14:textId="77777777" w:rsidR="006E6957" w:rsidRDefault="006E6957"/>
                         </w:txbxContent>
                       </wps:txbx>
                       <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
                         <a:prstTxWarp prst="textNoShape">
                           <a:avLst/>
                         </a:prstTxWarp>
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback>
             <w:pict>
-              <v:shape w14:anchorId="5247FD62" id="Zone de texte 48" o:spid="_x0000_s1057" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:144.05pt;margin-top:7.45pt;width:11.25pt;height:9pt;z-index:251709952;visibility:visible;mso-wrap-style:square;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQC7TsDZOQIAAIMEAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtv2zAMvg/YfxB0Xxzn0XZGnCJLkWFA&#10;0RZIh54VWYqFyaImKbGzXz9KeXc7DbvIpEh+Ij+Sntx3jSZb4bwCU9K816dEGA6VMuuSfn9dfLqj&#10;xAdmKqbBiJLuhKf3048fJq0txABq0JVwBEGML1pb0joEW2SZ57VomO+BFQaNElzDAqpunVWOtYje&#10;6GzQ799kLbjKOuDCe7x92BvpNOFLKXh4ltKLQHRJMbeQTpfOVTyz6YQVa8dsrfghDfYPWTRMGXz0&#10;BPXAAiMbp/6AahR34EGGHocmAykVF6kGrCbvv6tmWTMrUi1Ijrcnmvz/g+VP26V9cSR0X6DDBkZC&#10;WusLj5exnk66Jn4xU4J2pHB3ok10gfAYNBrc3Y4p4WjK89Gwn2jNzsHW+fBVQEOiUFKHXUlkse2j&#10;D/gguh5d4lsetKoWSuukxEkQc+3IlmEPdUgpYsSVlzakLenNcNxPwFe2CH2KX2nGf8QirxFQ0wYv&#10;z6VHKXSrjqiqpMNUUbxaQbVDuhzsJ8lbvlCI/8h8eGEORwcZwnUIz3hIDZgUHCRKanC//nYf/bGj&#10;aKWkxVEsqf+5YU5Qor8Z7PXnfDSKs5uU0fh2gIq7tKwuLWbTzAGZynHxLE9i9A/6KEoHzRtuzSy+&#10;iiZmOL5d0nAU52G/ILh1XMxmyQmn1bLwaJaWR+jYmcjra/fGnD30NeBAPMFxaFnxrr173xhpYLYJ&#10;IFXq/ZnVA/846ak9h62Mq3SpJ6/zv2P6GwAA//8DAFBLAwQUAAYACAAAACEAA0fBddwAAAAJAQAA&#10;DwAAAGRycy9kb3ducmV2LnhtbEyPwU7DMAyG70i8Q+RJ3Fjagqa0NJ0ADS6cGIhz1mRJtMapmqwr&#10;b485wc3W/+n353a7hIHNZko+ooRyXQAz2Eft0Ur4/Hi5FcBSVqjVENFI+DYJtt31VasaHS/4buZ9&#10;toxKMDVKgst5bDhPvTNBpXUcDVJ2jFNQmdbJcj2pC5WHgVdFseFBeaQLTo3m2Zn+tD8HCbsnW9te&#10;qMnthPZ+Xr6Ob/ZVypvV8vgALJsl/8Hwq0/q0JHTIZ5RJzZIqIQoCaXgvgZGwF1ZbIAdaKhq4F3L&#10;/3/Q/QAAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAAAAAAAAAAAAAAAAAA&#10;W0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAAAAAAAAA&#10;AAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQC7TsDZOQIAAIMEAAAOAAAAAAAAAAAA&#10;AAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQADR8F13AAAAAkBAAAPAAAAAAAA&#10;AAAAAAAAAJMEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAAnAUAAAAA&#10;" fillcolor="white [3201]" strokeweight=".5pt">
+              <v:shape w14:anchorId="749FA35E" id="Zone de texte 53" o:spid="_x0000_s1057" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:216.2pt;margin-top:9.45pt;width:9.6pt;height:12pt;z-index:251719168;visibility:visible;mso-wrap-style:square;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBusXqsOAIAAIMEAAAOAAAAZHJzL2Uyb0RvYy54bWysVE1v2zAMvQ/YfxB0X2ynSdcacYosRYYB&#10;QVsgHXpWZCkRJouapMTOfv0o5bvbadhFpkjqkXwkPXroGk22wnkFpqJFL6dEGA61MquKfn+dfbqj&#10;xAdmaqbBiIruhKcP448fRq0tRR/WoGvhCIIYX7a2ousQbJllnq9Fw3wPrDBolOAaFvDqVlntWIvo&#10;jc76eX6bteBq64AL71H7uDfSccKXUvDwLKUXgeiKYm4hnS6dy3hm4xErV47ZteKHNNg/ZNEwZTDo&#10;CeqRBUY2Tv0B1SjuwIMMPQ5NBlIqLlINWE2Rv6tmsWZWpFqQHG9PNPn/B8uftgv74kjovkCHDYyE&#10;tNaXHpWxnk66Jn4xU4J2pHB3ok10gfD4qF/c99HC0VQM+4M80ZqdH1vnw1cBDYlCRR12JZHFtnMf&#10;MCC6Hl1iLA9a1TOldbrESRBT7ciWYQ91SCniiysvbUhb0dubYZ6Ar2wR+vR+qRn/EYu8RsCbNqg8&#10;lx6l0C07ouqK3qSKomoJ9Q7pcrCfJG/5TCH+nPnwwhyODvKA6xCe8ZAaMCk4SJSswf36mz76Y0fR&#10;SkmLo1hR/3PDnKBEfzPY6/tiMIizmy6D4efItbu0LC8tZtNMAZkqcPEsT2L0D/ooSgfNG27NJEZF&#10;EzMcY1c0HMVp2C8Ibh0Xk0lywmm1LMzNwvIIHTsTeX3t3pizh74GHIgnOA4tK9+1d+8bXxqYbAJI&#10;lXp/ZvXAP056as9hK+MqXd6T1/nfMf4NAAD//wMAUEsDBBQABgAIAAAAIQBKk4or3AAAAAkBAAAP&#10;AAAAZHJzL2Rvd25yZXYueG1sTI/BTsMwDIbvSLxDZCRuLF0pU1uaToAGF04MxDlrvCSiSaok68rb&#10;Y05ws/V/+v252y5uZDPGZIMXsF4VwNAPQVmvBXy8P9/UwFKWXskxeBTwjQm2/eVFJ1sVzv4N533W&#10;jEp8aqUAk/PUcp4Gg06mVZjQU3YM0clMa9RcRXmmcjfysig23Enr6YKREz4ZHL72Jydg96gbPdQy&#10;ml2trJ2Xz+OrfhHi+mp5uAeWccl/MPzqkzr05HQIJ68SGwVUt2VFKAV1A4yA6m69AXagoWyA9x3/&#10;/0H/AwAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABb&#10;Q29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAA&#10;AAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAG6xeqw4AgAAgwQAAA4AAAAAAAAAAAAA&#10;AAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhAEqTiivcAAAACQEAAA8AAAAAAAAA&#10;AAAAAAAAkgQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAACbBQAAAAA=&#10;" fillcolor="white [3201]" strokeweight=".5pt">
                 <v:textbox>
                   <w:txbxContent>
-                    <w:p w14:paraId="3DF6B9AD" w14:textId="77777777" w:rsidR="006E2628" w:rsidRDefault="006E2628" w:rsidP="006E2628"/>
+                    <w:p w14:paraId="602C9811" w14:textId="77777777" w:rsidR="006E6957" w:rsidRDefault="006E6957"/>
+                  </w:txbxContent>
+                </v:textbox>
+              </v:shape>
+            </w:pict>
+          </mc:Fallback>
+        </mc:AlternateContent>
+      </w:r>
+      <w:r w:rsidR="00EE2937">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:noProof/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <mc:AlternateContent>
+          <mc:Choice Requires="wps">
+            <w:drawing>
+              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251716096" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="31E1EC3B" wp14:editId="41F099EA">
+                <wp:simplePos x="0" y="0"/>
+                <wp:positionH relativeFrom="column">
+                  <wp:posOffset>1800860</wp:posOffset>
+                </wp:positionH>
+                <wp:positionV relativeFrom="paragraph">
+                  <wp:posOffset>97155</wp:posOffset>
+                </wp:positionV>
+                <wp:extent cx="137160" cy="129540"/>
+                <wp:effectExtent l="0" t="0" r="15240" b="22860"/>
+                <wp:wrapNone/>
+                <wp:docPr id="1311798371" name="Zone de texte 48"/>
+                <wp:cNvGraphicFramePr/>
+                <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                  <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                    <wps:wsp>
+                      <wps:cNvSpPr txBox="1"/>
+                      <wps:spPr>
+                        <a:xfrm>
+                          <a:off x="0" y="0"/>
+                          <a:ext cx="137160" cy="129540"/>
+                        </a:xfrm>
+                        <a:prstGeom prst="rect">
+                          <a:avLst/>
+                        </a:prstGeom>
+                        <a:solidFill>
+                          <a:schemeClr val="lt1"/>
+                        </a:solidFill>
+                        <a:ln w="6350">
+                          <a:solidFill>
+                            <a:prstClr val="black"/>
+                          </a:solidFill>
+                        </a:ln>
+                      </wps:spPr>
+                      <wps:txbx>
+                        <w:txbxContent>
+                          <w:p w14:paraId="32199C68" w14:textId="77777777" w:rsidR="00EE2937" w:rsidRDefault="00EE2937"/>
+                        </w:txbxContent>
+                      </wps:txbx>
+                      <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
+                        <a:prstTxWarp prst="textNoShape">
+                          <a:avLst/>
+                        </a:prstTxWarp>
+                        <a:noAutofit/>
+                      </wps:bodyPr>
+                    </wps:wsp>
+                  </a:graphicData>
+                </a:graphic>
+              </wp:anchor>
+            </w:drawing>
+          </mc:Choice>
+          <mc:Fallback>
+            <w:pict>
+              <v:shape w14:anchorId="31E1EC3B" id="Zone de texte 48" o:spid="_x0000_s1058" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:141.8pt;margin-top:7.65pt;width:10.8pt;height:10.2pt;z-index:251716096;visibility:visible;mso-wrap-style:square;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBRK+/POQIAAIMEAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtv2zAMvg/YfxB0Xxzn1dWIU2QpMgwI&#10;2gLp0LMiS4kwWdQkJXb260cp726nYReZFMlP5EfS44e21mQnnFdgSpp3upQIw6FSZl3S76/zT58p&#10;8YGZimkwoqR74enD5OOHcWML0YMN6Eo4giDGF40t6SYEW2SZ5xtRM98BKwwaJbiaBVTdOqscaxC9&#10;1lmv2x1lDbjKOuDCe7x9PBjpJOFLKXh4ltKLQHRJMbeQTpfOVTyzyZgVa8fsRvFjGuwfsqiZMvjo&#10;GeqRBUa2Tv0BVSvuwIMMHQ51BlIqLlINWE3efVfNcsOsSLUgOd6eafL/D5Y/7Zb2xZHQfoEWGxgJ&#10;aawvPF7Gelrp6vjFTAnakcL9mTbRBsJjUP8uH6GFoynv3Q8HidbsEmydD18F1CQKJXXYlUQW2y18&#10;wAfR9eQS3/KgVTVXWiclToKYaUd2DHuoQ0oRI268tCFNSUf9YTcB39gi9Dl+pRn/EYu8RUBNG7y8&#10;lB6l0K5aoqqS9s+8rKDaI10ODpPkLZ8rxF8wH16Yw9FBHnAdwjMeUgMmBUeJkg24X3+7j/7YUbRS&#10;0uAoltT/3DInKNHfDPb6Ph8gpSQkZTC866Hiri2ra4vZ1jNApnJcPMuTGP2DPonSQf2GWzONr6KJ&#10;GY5vlzScxFk4LAhuHRfTaXLCabUsLMzS8ggdOxN5fW3fmLPHvgYciCc4DS0r3rX34BsjDUy3AaRK&#10;vY9EH1g98o+Tntpz3Mq4Std68rr8Oya/AQAA//8DAFBLAwQUAAYACAAAACEASMPp8dwAAAAJAQAA&#10;DwAAAGRycy9kb3ducmV2LnhtbEyPwU7DMAyG70i8Q2QkbiylVUcpTSdAgwunDcTZa7IkokmqJOvK&#10;22NOcLP1f/r9udssbmSziskGL+B2VQBTfgjSei3g4/3lpgGWMnqJY/BKwLdKsOkvLzpsZTj7nZr3&#10;WTMq8alFASbnqeU8DUY5TKswKU/ZMUSHmdaouYx4pnI38rIo1tyh9XTB4KSejRq+9icnYPuk7/XQ&#10;YDTbRlo7L5/HN/0qxPXV8vgALKsl/8Hwq0/q0JPTIZy8TGwUUDbVmlAK6goYAVVRl8AONNR3wPuO&#10;//+g/wEAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAAAAAAAAAAAAAAAAAA&#10;W0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAAAAAAAAA&#10;AAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQBRK+/POQIAAIMEAAAOAAAAAAAAAAAA&#10;AAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQBIw+nx3AAAAAkBAAAPAAAAAAAA&#10;AAAAAAAAAJMEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAAnAUAAAAA&#10;" fillcolor="white [3201]" strokeweight=".5pt">
+                <v:textbox>
+                  <w:txbxContent>
+                    <w:p w14:paraId="32199C68" w14:textId="77777777" w:rsidR="00EE2937" w:rsidRDefault="00EE2937"/>
+                  </w:txbxContent>
+                </v:textbox>
+              </v:shape>
+            </w:pict>
+          </mc:Fallback>
+        </mc:AlternateContent>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5E54671C" w14:textId="25FABBD5" w:rsidR="006E2628" w:rsidRDefault="00EE2937" w:rsidP="006E2628">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="142"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:noProof/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <mc:AlternateContent>
+          <mc:Choice Requires="wps">
+            <w:drawing>
+              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251717120" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="1F04B139" wp14:editId="6F257897">
+                <wp:simplePos x="0" y="0"/>
+                <wp:positionH relativeFrom="column">
+                  <wp:posOffset>1800860</wp:posOffset>
+                </wp:positionH>
+                <wp:positionV relativeFrom="paragraph">
+                  <wp:posOffset>75565</wp:posOffset>
+                </wp:positionV>
+                <wp:extent cx="137160" cy="137160"/>
+                <wp:effectExtent l="0" t="0" r="15240" b="15240"/>
+                <wp:wrapNone/>
+                <wp:docPr id="1861238861" name="Zone de texte 49"/>
+                <wp:cNvGraphicFramePr/>
+                <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                  <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                    <wps:wsp>
+                      <wps:cNvSpPr txBox="1"/>
+                      <wps:spPr>
+                        <a:xfrm>
+                          <a:off x="0" y="0"/>
+                          <a:ext cx="137160" cy="137160"/>
+                        </a:xfrm>
+                        <a:prstGeom prst="rect">
+                          <a:avLst/>
+                        </a:prstGeom>
+                        <a:solidFill>
+                          <a:schemeClr val="lt1"/>
+                        </a:solidFill>
+                        <a:ln w="6350">
+                          <a:solidFill>
+                            <a:prstClr val="black"/>
+                          </a:solidFill>
+                        </a:ln>
+                      </wps:spPr>
+                      <wps:txbx>
+                        <w:txbxContent>
+                          <w:p w14:paraId="7C5AD936" w14:textId="77777777" w:rsidR="00EE2937" w:rsidRDefault="00EE2937"/>
+                        </w:txbxContent>
+                      </wps:txbx>
+                      <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
+                        <a:prstTxWarp prst="textNoShape">
+                          <a:avLst/>
+                        </a:prstTxWarp>
+                        <a:noAutofit/>
+                      </wps:bodyPr>
+                    </wps:wsp>
+                  </a:graphicData>
+                </a:graphic>
+              </wp:anchor>
+            </w:drawing>
+          </mc:Choice>
+          <mc:Fallback>
+            <w:pict>
+              <v:shape w14:anchorId="1F04B139" id="Zone de texte 49" o:spid="_x0000_s1059" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:141.8pt;margin-top:5.95pt;width:10.8pt;height:10.8pt;z-index:251717120;visibility:visible;mso-wrap-style:square;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCnplTiNgIAAIMEAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtv2zAMvg/YfxB0X5xX086IU2QpMgwo&#10;2gLp0LMiS4kwWdQkJXb260fJzqvbadhFJkXyE/mR9PS+qTTZC+cVmIIOen1KhOFQKrMp6PfX5ac7&#10;SnxgpmQajCjoQXh6P/v4YVrbXAxhC7oUjiCI8XltC7oNweZZ5vlWVMz3wAqDRgmuYgFVt8lKx2pE&#10;r3Q27PcnWQ2utA648B5vH1ojnSV8KQUPz1J6EYguKOYW0unSuY5nNpuyfOOY3SrepcH+IYuKKYOP&#10;nqAeWGBk59QfUJXiDjzI0ONQZSCl4iLVgNUM+u+qWW2ZFakWJMfbE03+/8Hyp/3KvjgSmi/QYAMj&#10;IbX1ucfLWE8jXRW/mClBO1J4ONEmmkB4DBrdDiZo4WjqZETJzsHW+fBVQEWiUFCHXUlksf2jD63r&#10;0SW+5UGrcqm0TkqcBLHQjuwZ9lCHlCKCX3lpQ+qCTkY3/QR8ZYvQp/i1ZvxHLPIaATVt8PJcepRC&#10;s26IKgs6Gh55WUN5QLoctJPkLV8qxH9kPrwwh6ODPOA6hGc8pAZMCjqJki24X3+7j/7YUbRSUuMo&#10;FtT/3DEnKNHfDPb682A8jrOblPHN7RAVd2lZX1rMrloAMjXAxbM8idE/6KMoHVRvuDXz+CqamOH4&#10;dkHDUVyEdkFw67iYz5MTTqtl4dGsLI/QsTOR19fmjTnb9TXgQDzBcWhZ/q69rW+MNDDfBZAq9T4S&#10;3bLa8Y+TntrTbWVcpUs9eZ3/HbPfAAAA//8DAFBLAwQUAAYACAAAACEAlhAd7t0AAAAJAQAADwAA&#10;AGRycy9kb3ducmV2LnhtbEyPwU7DMAyG70i8Q+RJ3Fi6Vpu60nQCNLhwYiDOWZMl0RqnSrKuvD3m&#10;BDdb/6ffn9vd7Ac26ZhcQAGrZQFMYx+UQyPg8+PlvgaWskQlh4BawLdOsOtub1rZqHDFdz0dsmFU&#10;gqmRAmzOY8N56q32Mi3DqJGyU4heZlqj4SrKK5X7gZdFseFeOqQLVo762er+fLh4AfsnszV9LaPd&#10;18q5af46vZlXIe4W8+MDsKzn/AfDrz6pQ0dOx3BBldggoKyrDaEUrLbACKiKdQnsSEO1Bt61/P8H&#10;3Q8AAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtD&#10;b250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAACwAAAAAAAAAAAAAA&#10;AAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAp6ZU4jYCAACDBAAADgAAAAAAAAAAAAAA&#10;AAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEAlhAd7t0AAAAJAQAADwAAAAAAAAAA&#10;AAAAAACQBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAAAJoFAAAAAA==&#10;" fillcolor="white [3201]" strokeweight=".5pt">
+                <v:textbox>
+                  <w:txbxContent>
+                    <w:p w14:paraId="7C5AD936" w14:textId="77777777" w:rsidR="00EE2937" w:rsidRDefault="00EE2937"/>
                   </w:txbxContent>
                 </v:textbox>
               </v:shape>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
     </w:p>
     <w:p w14:paraId="67048698" w14:textId="77777777" w:rsidR="006E2628" w:rsidRDefault="006E2628" w:rsidP="006E2628">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="142"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="33AC64DD" w14:textId="77777777" w:rsidR="006E2628" w:rsidRDefault="006E2628" w:rsidP="006E2628">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="142"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
@@ -15985,51 +16642,51 @@
                             <a:schemeClr val="tx1"/>
                           </a:solidFill>
                         </a:ln>
                       </wps:spPr>
                       <wps:style>
                         <a:lnRef idx="1">
                           <a:schemeClr val="dk1"/>
                         </a:lnRef>
                         <a:fillRef idx="0">
                           <a:schemeClr val="dk1"/>
                         </a:fillRef>
                         <a:effectRef idx="0">
                           <a:schemeClr val="dk1"/>
                         </a:effectRef>
                         <a:fontRef idx="minor">
                           <a:schemeClr val="tx1"/>
                         </a:fontRef>
                       </wps:style>
                       <wps:bodyPr/>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
-          <mc:Fallback>
+          <mc:Fallback xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei">
             <w:pict>
               <v:line w14:anchorId="6BC45425" id="Connecteur droit 50" o:spid="_x0000_s1026" style="position:absolute;z-index:251712000;visibility:visible;mso-wrap-style:square;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text" from="257.3pt,4pt" to="257.3pt,87.85pt" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQB8wQo0rgEAAMgDAAAOAAAAZHJzL2Uyb0RvYy54bWysU8tu3DAMvBfIPwi6d2UHbZAa680hQXIp&#10;kqCPD1Akai1UL0jq2vv3peRdO2iLoih6oUWKM+RQ9PZmsoYcICbtXU/bTUMJOOGldvuefv1y//aa&#10;kpS5k9x4Bz09QqI3u4s32zF0cOkHbyREgiQudWPo6ZBz6BhLYgDL08YHcHipfLQ8oxv3TEY+Irs1&#10;7LJprtjoowzRC0gJo3fzJd1VfqVA5CelEmRieoq95WpjtS/Fst2Wd/vIw6DFqQ3+D11Yrh0WXaju&#10;eObke9S/UFktok9e5Y3wlnmltICqAdW0zU9qPg88QNWCw0lhGVP6f7Ti8XDrniOOYQypS+E5FhWT&#10;irZ8sT8y1WEdl2HBlImYgwKjbXP17vrD+zJItgJDTPkBvCXl0FOjXdHBO374mPKcek4pYeOKTd5o&#10;ea+NqU7ZALg1kRw4vl2e2lOJV1lYsCDZ2no95aOBmfUTKKIlNtvW6nWrVk757cxpHGYWiMLqC6j5&#10;M+iUW2BQN+1vgUt2rehdXoBWOx9/V3WVr+b8s+pZa5H94uWxPmQdB65LfZDTapd9fO1X+PoD7n4A&#10;AAD//wMAUEsDBBQABgAIAAAAIQCxlKhM3QAAAAkBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI9BT4NA&#10;FITvJv6HzWvizS41LSXI0hijF+MF7EFvW/YVSNm3lF0K/nuf8WCPk5nMfJPtZtuJCw6+daRgtYxA&#10;IFXOtFQr2H+83icgfNBkdOcIFXyjh11+e5Pp1LiJCryUoRZcQj7VCpoQ+lRKXzVotV+6Hom9oxus&#10;DiyHWppBT1xuO/kQRbG0uiVeaHSPzw1Wp3K0Ct7O736/jouX4vOclNPXcWxqh0rdLeanRxAB5/Af&#10;hl98RoecmQ5uJONFp2CzWsccVZDwJfb/9IGD280WZJ7J6wf5DwAAAP//AwBQSwECLQAUAAYACAAA&#10;ACEAtoM4kv4AAADhAQAAEwAAAAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQIt&#10;ABQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQIt&#10;ABQABgAIAAAAIQB8wQo0rgEAAMgDAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBL&#10;AQItABQABgAIAAAAIQCxlKhM3QAAAAkBAAAPAAAAAAAAAAAAAAAAAAgEAABkcnMvZG93bnJldi54&#10;bWxQSwUGAAAAAAQABADzAAAAEgUAAAAA&#10;" strokecolor="black [3213]"/>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:noProof/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:eastAsia="fr-FR"/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
               <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251674112" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="6B64E915" wp14:editId="194EB6FA">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="column">
                   <wp:posOffset>-14605</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
                   <wp:posOffset>69850</wp:posOffset>
                 </wp:positionV>
@@ -16502,51 +17159,69 @@
                                 <w:sz w:val="18"/>
                                 <w:szCs w:val="18"/>
                               </w:rPr>
                             </w:pPr>
                           </w:p>
                           <w:p w14:paraId="463CCBA7" w14:textId="77777777" w:rsidR="006E2628" w:rsidRPr="00424566" w:rsidRDefault="006E2628" w:rsidP="006E2628">
                             <w:pPr>
                               <w:tabs>
                                 <w:tab w:val="left" w:pos="2977"/>
                                 <w:tab w:val="left" w:pos="5812"/>
                                 <w:tab w:val="left" w:pos="8789"/>
                               </w:tabs>
                               <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
                               <w:rPr>
                                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                                 <w:sz w:val="18"/>
                                 <w:szCs w:val="18"/>
                               </w:rPr>
                             </w:pPr>
                             <w:r w:rsidRPr="00424566">
                               <w:rPr>
                                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                                 <w:sz w:val="18"/>
                                 <w:szCs w:val="18"/>
                               </w:rPr>
-                              <w:t xml:space="preserve">Chèque 1 – Montant: : </w:t>
+                              <w:t xml:space="preserve">Chèque 1 – </w:t>
+                            </w:r>
+                            <w:proofErr w:type="gramStart"/>
+                            <w:r w:rsidRPr="00424566">
+                              <w:rPr>
+                                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                                <w:sz w:val="18"/>
+                                <w:szCs w:val="18"/>
+                              </w:rPr>
+                              <w:t>Montant:</w:t>
+                            </w:r>
+                            <w:proofErr w:type="gramEnd"/>
+                            <w:r w:rsidRPr="00424566">
+                              <w:rPr>
+                                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                                <w:sz w:val="18"/>
+                                <w:szCs w:val="18"/>
+                              </w:rPr>
+                              <w:t xml:space="preserve"> : </w:t>
                             </w:r>
                             <w:r w:rsidRPr="00424566">
                               <w:rPr>
                                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                                 <w:sz w:val="18"/>
                                 <w:szCs w:val="18"/>
                               </w:rPr>
                               <w:tab/>
                               <w:t>Date</w:t>
                             </w:r>
                             <w:r>
                               <w:rPr>
                                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                                 <w:sz w:val="18"/>
                                 <w:szCs w:val="18"/>
                               </w:rPr>
                               <w:t> :</w:t>
                             </w:r>
                             <w:r w:rsidRPr="00424566">
                               <w:rPr>
                                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                                 <w:sz w:val="18"/>
                                 <w:szCs w:val="18"/>
                               </w:rPr>
                               <w:tab/>
@@ -17053,51 +17728,69 @@
                           <w:sz w:val="18"/>
                           <w:szCs w:val="18"/>
                         </w:rPr>
                       </w:pPr>
                     </w:p>
                     <w:p w14:paraId="463CCBA7" w14:textId="77777777" w:rsidR="006E2628" w:rsidRPr="00424566" w:rsidRDefault="006E2628" w:rsidP="006E2628">
                       <w:pPr>
                         <w:tabs>
                           <w:tab w:val="left" w:pos="2977"/>
                           <w:tab w:val="left" w:pos="5812"/>
                           <w:tab w:val="left" w:pos="8789"/>
                         </w:tabs>
                         <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
                         <w:rPr>
                           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                           <w:sz w:val="18"/>
                           <w:szCs w:val="18"/>
                         </w:rPr>
                       </w:pPr>
                       <w:r w:rsidRPr="00424566">
                         <w:rPr>
                           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                           <w:sz w:val="18"/>
                           <w:szCs w:val="18"/>
                         </w:rPr>
-                        <w:t xml:space="preserve">Chèque 1 – Montant: : </w:t>
+                        <w:t xml:space="preserve">Chèque 1 – </w:t>
+                      </w:r>
+                      <w:proofErr w:type="gramStart"/>
+                      <w:r w:rsidRPr="00424566">
+                        <w:rPr>
+                          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                          <w:sz w:val="18"/>
+                          <w:szCs w:val="18"/>
+                        </w:rPr>
+                        <w:t>Montant:</w:t>
+                      </w:r>
+                      <w:proofErr w:type="gramEnd"/>
+                      <w:r w:rsidRPr="00424566">
+                        <w:rPr>
+                          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                          <w:sz w:val="18"/>
+                          <w:szCs w:val="18"/>
+                        </w:rPr>
+                        <w:t xml:space="preserve"> : </w:t>
                       </w:r>
                       <w:r w:rsidRPr="00424566">
                         <w:rPr>
                           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                           <w:sz w:val="18"/>
                           <w:szCs w:val="18"/>
                         </w:rPr>
                         <w:tab/>
                         <w:t>Date</w:t>
                       </w:r>
                       <w:r>
                         <w:rPr>
                           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                           <w:sz w:val="18"/>
                           <w:szCs w:val="18"/>
                         </w:rPr>
                         <w:t> :</w:t>
                       </w:r>
                       <w:r w:rsidRPr="00424566">
                         <w:rPr>
                           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                           <w:sz w:val="18"/>
                           <w:szCs w:val="18"/>
                         </w:rPr>
                         <w:tab/>
@@ -17209,51 +17902,51 @@
                             <a:schemeClr val="tx1"/>
                           </a:solidFill>
                         </a:ln>
                       </wps:spPr>
                       <wps:style>
                         <a:lnRef idx="1">
                           <a:schemeClr val="accent1"/>
                         </a:lnRef>
                         <a:fillRef idx="0">
                           <a:schemeClr val="accent1"/>
                         </a:fillRef>
                         <a:effectRef idx="0">
                           <a:schemeClr val="accent1"/>
                         </a:effectRef>
                         <a:fontRef idx="minor">
                           <a:schemeClr val="tx1"/>
                         </a:fontRef>
                       </wps:style>
                       <wps:bodyPr/>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
-          <mc:Fallback>
+          <mc:Fallback xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei">
             <w:pict>
               <v:line w14:anchorId="1E0346BB" id="Connecteur droit 51" o:spid="_x0000_s1026" style="position:absolute;flip:y;z-index:251713024;visibility:visible;mso-wrap-style:square;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text" from="258.05pt,9.2pt" to="558.8pt,11.45pt" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBowk6wvwEAAOIDAAAOAAAAZHJzL2Uyb0RvYy54bWysU8Fu2zAMvQ/YPwi6L3YyZEuNOD20aC/D&#10;Vmzt7qpMxQIkUZC02Pn7UXLiFN0wYMMuhCXxPfI90tvr0Rp2gBA1upYvFzVn4CR22u1b/vR4927D&#10;WUzCdcKgg5YfIfLr3ds328E3sMIeTQeBEYmLzeBb3qfkm6qKsgcr4gI9OHpUGKxIdAz7qgtiIHZr&#10;qlVdf6gGDJ0PKCFGur2dHvmu8CsFMn1RKkJipuXUWyoxlPicY7XbimYfhO+1PLUh/qELK7SjojPV&#10;rUiC/Qj6FyqrZcCIKi0k2gqV0hKKBlKzrF+p+dYLD0ULmRP9bFP8f7Ty8+HGPQSyYfCxif4hZBWj&#10;CpYpo/13mmnRRZ2ysdh2nG2DMTFJl+83y6v1as2ZpLfVZv1xnW2tJppM50NM94CW5Y+WG+2yKtGI&#10;w6eYptRzSr42LseIRnd32phyyPsANyawg6BJpnF5KvEiiwpmZHURUr7S0cDE+hUU0x01PEkqO3bh&#10;FFKCS2de4yg7wxR1MAPr0vYfgaf8DIWyf38DnhGlMro0g612GH5X/WKFmvLPDky6swXP2B3LiIs1&#10;tEhlOKelz5v68lzgl19z9xMAAP//AwBQSwMEFAAGAAgAAAAhACdKn3HhAAAACgEAAA8AAABkcnMv&#10;ZG93bnJldi54bWxMj1FLwzAUhd8F/0O4gm8uTdQ6a9Mhwob4tjoYe0ub26asSUqTdZ2/3uxJHy/n&#10;45zv5qvZ9GTC0XfOCmCLBAja2qnOtgJ23+uHJRAfpFWydxYFXNDDqri9yWWm3NlucSpDS2KJ9ZkU&#10;oEMYMkp9rdFIv3AD2pg1bjQyxHNsqRrlOZabnvIkSamRnY0LWg74obE+licjYF01l8PPZv/Jmw3X&#10;x6/H3XYqEyHu7+b3NyAB5/AHw1U/qkMRnSp3ssqTXsAzS1lEY7B8AnIFGHtJgVQCOH8FWuT0/wvF&#10;LwAAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAAAAAAAAAAAAAAAAAAW0Nv&#10;bnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAAAAAAAAAAAAA&#10;AC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQBowk6wvwEAAOIDAAAOAAAAAAAAAAAAAAAA&#10;AC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQAnSp9x4QAAAAoBAAAPAAAAAAAAAAAA&#10;AAAAABkEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAAJwUAAAAA&#10;" strokecolor="black [3213]"/>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
     </w:p>
     <w:p w14:paraId="5C7CA48D" w14:textId="77777777" w:rsidR="006E2628" w:rsidRDefault="006E2628" w:rsidP="006E2628">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="142"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="34C19CB3" w14:textId="77777777" w:rsidR="006E2628" w:rsidRDefault="006E2628" w:rsidP="006E2628">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="142"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="18"/>
@@ -17286,63 +17979,63 @@
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="725F8C8C" w14:textId="0432881D" w:rsidR="001C4598" w:rsidRPr="003306DF" w:rsidRDefault="001C4598" w:rsidP="00196878">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:sectPr w:rsidR="001C4598" w:rsidRPr="003306DF" w:rsidSect="006E2628">
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="426" w:right="140" w:bottom="233" w:left="284" w:header="709" w:footer="709" w:gutter="0"/>
       <w:cols w:space="282"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="73683B36" w14:textId="77777777" w:rsidR="00EA7853" w:rsidRDefault="00EA7853" w:rsidP="00E70346">
+    <w:p w14:paraId="7BC8AA5B" w14:textId="77777777" w:rsidR="00C7105C" w:rsidRDefault="00C7105C" w:rsidP="00E70346">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="25DC181C" w14:textId="77777777" w:rsidR="00EA7853" w:rsidRDefault="00EA7853" w:rsidP="00E70346">
+    <w:p w14:paraId="14338B05" w14:textId="77777777" w:rsidR="00C7105C" w:rsidRDefault="00C7105C" w:rsidP="00E70346">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
@@ -17394,76 +18087,76 @@
     <w:altName w:val="맑은 고딕"/>
     <w:panose1 w:val="020B0503020000020004"/>
     <w:charset w:val="81"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="9000002F" w:usb1="29D77CFB" w:usb2="00000012" w:usb3="00000000" w:csb0="00080001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial Black">
     <w:panose1 w:val="020B0A04020102020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00002AF" w:usb1="400078FB" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="4A9220C6" w14:textId="77777777" w:rsidR="00EA7853" w:rsidRDefault="00EA7853" w:rsidP="00E70346">
+    <w:p w14:paraId="3F26D1B9" w14:textId="77777777" w:rsidR="00C7105C" w:rsidRDefault="00C7105C" w:rsidP="00E70346">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="1931372C" w14:textId="77777777" w:rsidR="00EA7853" w:rsidRDefault="00EA7853" w:rsidP="00E70346">
+    <w:p w14:paraId="28A7BD97" w14:textId="77777777" w:rsidR="00C7105C" w:rsidRDefault="00C7105C" w:rsidP="00E70346">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:numPicBullet w:numPicBulletId="0">
     <w:pict>
       <v:shapetype w14:anchorId="6C53714C" id="_x0000_t75" coordsize="21600,21600" o:spt="75" o:preferrelative="t" path="m@4@5l@4@11@9@11@9@5xe" filled="f" stroked="f">
         <v:stroke joinstyle="miter"/>
         <v:formulas>
           <v:f eqn="if lineDrawn pixelLineWidth 0"/>
           <v:f eqn="sum @0 1 0"/>
           <v:f eqn="sum 0 0 @1"/>
           <v:f eqn="prod @2 1 2"/>
           <v:f eqn="prod @3 21600 pixelWidth"/>
           <v:f eqn="prod @3 21600 pixelHeight"/>
           <v:f eqn="sum @0 0 1"/>
           <v:f eqn="prod @6 1 2"/>
           <v:f eqn="prod @7 21600 pixelWidth"/>
           <v:f eqn="sum @8 21600 0"/>
           <v:f eqn="prod @7 21600 pixelHeight"/>
           <v:f eqn="sum @10 21600 0"/>
         </v:formulas>
         <v:path o:extrusionok="f" gradientshapeok="t" o:connecttype="rect"/>
         <o:lock v:ext="edit" aspectratio="t"/>
       </v:shapetype>
       <v:shape id="_x0000_i1025" type="#_x0000_t75" style="width:115.8pt;height:90.6pt;visibility:visible;mso-wrap-style:square" o:bordertopcolor="white" o:borderleftcolor="white" o:borderbottomcolor="white" o:borderrightcolor="white" o:bullet="t">
         <v:imagedata r:id="rId1" o:title=""/>
         <w10:bordertop type="single" width="6"/>
         <w10:borderleft type="single" width="6"/>
@@ -19490,50 +20183,51 @@
   </w:num>
   <w:num w:numId="13" w16cid:durableId="990334414">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="14" w16cid:durableId="250547978">
     <w:abstractNumId w:val="11"/>
   </w:num>
   <w:num w:numId="15" w16cid:durableId="1554539027">
     <w:abstractNumId w:val="14"/>
   </w:num>
   <w:num w:numId="16" w16cid:durableId="1561020526">
     <w:abstractNumId w:val="7"/>
   </w:num>
   <w:num w:numId="17" w16cid:durableId="442380366">
     <w:abstractNumId w:val="8"/>
   </w:num>
   <w:num w:numId="18" w16cid:durableId="1887795792">
     <w:abstractNumId w:val="3"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
+  <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:mailMerge>
     <w:mainDocumentType w:val="formLetters"/>
     <w:linkToQuery/>
     <w:dataType w:val="native"/>
     <w:connectString w:val="Provider=Microsoft.ACE.OLEDB.12.0;User ID=Admin;Data Source=C:\Users\Jacques\CCESMF\BUREAU CCESMF\2025-2026\INSCRIPTIONS CCESMF saison 2025-2026.xlsm;Mode=Read;Extended Properties=&quot;HDR=YES;IMEX=1;&quot;;Jet OLEDB:System database=&quot;&quot;;Jet OLEDB:Registry Path=&quot;&quot;;Jet OLEDB:Engine Type=37;Jet OLEDB:Database Locking Mode=0;Jet OLEDB:Global Partial Bulk Ops=2;Jet OLEDB:Global Bulk Transactions=1;Jet OLEDB:New Database Password=&quot;&quot;;Jet OLEDB:Create System Database=False;Jet OLEDB:Encrypt Database=False;Jet OLEDB:Don't Copy Locale on Compact=False;Jet OLEDB:Compact Without Replica Repair=False;Jet OLEDB:SFP=False;Jet OLEDB:Support Complex Data=False"/>
     <w:query w:val="SELECT * FROM `receipt$` "/>
     <w:viewMergedData/>
     <w:activeRecord w:val="2"/>
     <w:odso>
       <w:udl w:val="Provider=Microsoft.ACE.OLEDB.12.0;User ID=Admin;Data Source=C:\Users\Jacques\CCESMF\BUREAU CCESMF\2025-2026\INSCRIPTIONS CCESMF saison 2025-2026.xlsm;Mode=Read;Extended Properties=&quot;HDR=YES;IMEX=1;&quot;;Jet OLEDB:System database=&quot;&quot;;Jet OLEDB:Registry Path=&quot;&quot;;Jet OLEDB:Engine Type=37;Jet OLEDB:Database Locking Mode=0;Jet OLEDB:Global Partial Bulk Ops=2;Jet OLEDB:Global Bulk Transactions=1;Jet OLEDB:New Database Password=&quot;&quot;;Jet OLEDB:Create System Database=False;Jet OLEDB:Encrypt Database=False;Jet OLEDB:Don't Copy Locale on Compact=False;Jet OLEDB:Compact Without Replica Repair=False;Jet OLEDB:SFP=False;Jet OLEDB:Support Complex Data=False"/>
       <w:table w:val="receipt$"/>
       <w:src r:id="rId1"/>
       <w:colDelim w:val="9"/>
       <w:type w:val="database"/>
       <w:fHdr/>
       <w:fieldMapData>
         <w:column w:val="0"/>
         <w:lid w:val="fr-FR"/>
       </w:fieldMapData>
       <w:fieldMapData>
         <w:column w:val="0"/>
         <w:lid w:val="fr-FR"/>
       </w:fieldMapData>
       <w:fieldMapData>
         <w:column w:val="0"/>
@@ -19659,178 +20353,186 @@
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00AD3F73"/>
     <w:rsid w:val="0000079E"/>
     <w:rsid w:val="0000740A"/>
     <w:rsid w:val="00011D6E"/>
     <w:rsid w:val="000176EC"/>
     <w:rsid w:val="00024246"/>
     <w:rsid w:val="00024A5A"/>
     <w:rsid w:val="00032177"/>
     <w:rsid w:val="00034DF7"/>
     <w:rsid w:val="000437EC"/>
     <w:rsid w:val="00047200"/>
     <w:rsid w:val="000510F7"/>
+    <w:rsid w:val="00057CB9"/>
     <w:rsid w:val="00063170"/>
     <w:rsid w:val="00073B3A"/>
     <w:rsid w:val="00081960"/>
     <w:rsid w:val="00086A05"/>
     <w:rsid w:val="0009174E"/>
     <w:rsid w:val="000A0AEF"/>
     <w:rsid w:val="000A0E58"/>
     <w:rsid w:val="000A3F47"/>
     <w:rsid w:val="000A4421"/>
     <w:rsid w:val="000A4E2A"/>
     <w:rsid w:val="000B4357"/>
     <w:rsid w:val="000B56B6"/>
     <w:rsid w:val="000C3250"/>
     <w:rsid w:val="000C669E"/>
     <w:rsid w:val="000C74A0"/>
     <w:rsid w:val="000D638E"/>
     <w:rsid w:val="000F14F6"/>
     <w:rsid w:val="000F7428"/>
     <w:rsid w:val="0010101A"/>
     <w:rsid w:val="00102779"/>
     <w:rsid w:val="001119E2"/>
     <w:rsid w:val="00127BDE"/>
     <w:rsid w:val="0013131B"/>
     <w:rsid w:val="00137677"/>
+    <w:rsid w:val="00183A22"/>
     <w:rsid w:val="00183C6A"/>
     <w:rsid w:val="00184CD3"/>
     <w:rsid w:val="00184F77"/>
     <w:rsid w:val="00187E8D"/>
     <w:rsid w:val="00196878"/>
     <w:rsid w:val="001A076B"/>
     <w:rsid w:val="001B35FD"/>
     <w:rsid w:val="001C4598"/>
     <w:rsid w:val="001C6331"/>
     <w:rsid w:val="001E3D89"/>
     <w:rsid w:val="001E7AFA"/>
     <w:rsid w:val="001F109A"/>
     <w:rsid w:val="001F3191"/>
     <w:rsid w:val="00202857"/>
     <w:rsid w:val="00207B6A"/>
     <w:rsid w:val="00207FD7"/>
     <w:rsid w:val="00211B98"/>
     <w:rsid w:val="00211BB6"/>
     <w:rsid w:val="00211CA8"/>
     <w:rsid w:val="00211D7E"/>
     <w:rsid w:val="00214444"/>
     <w:rsid w:val="00224EE3"/>
     <w:rsid w:val="00225839"/>
     <w:rsid w:val="002260E5"/>
     <w:rsid w:val="00227C39"/>
     <w:rsid w:val="0023043E"/>
     <w:rsid w:val="002333D6"/>
     <w:rsid w:val="002336C3"/>
     <w:rsid w:val="00237E00"/>
     <w:rsid w:val="002433A8"/>
     <w:rsid w:val="00245624"/>
     <w:rsid w:val="00245A49"/>
+    <w:rsid w:val="0024634D"/>
     <w:rsid w:val="00250C54"/>
     <w:rsid w:val="00262706"/>
     <w:rsid w:val="002630EA"/>
     <w:rsid w:val="0026418F"/>
     <w:rsid w:val="00266FA0"/>
+    <w:rsid w:val="00276DCC"/>
     <w:rsid w:val="002803D3"/>
     <w:rsid w:val="0028170B"/>
     <w:rsid w:val="00281DC6"/>
     <w:rsid w:val="0028680B"/>
     <w:rsid w:val="00296B11"/>
     <w:rsid w:val="002A401C"/>
     <w:rsid w:val="002B5E72"/>
     <w:rsid w:val="002C09C0"/>
     <w:rsid w:val="002C128F"/>
     <w:rsid w:val="002D4188"/>
     <w:rsid w:val="002D4934"/>
     <w:rsid w:val="002D51F4"/>
     <w:rsid w:val="002D57E1"/>
     <w:rsid w:val="002D69B3"/>
     <w:rsid w:val="002D710E"/>
     <w:rsid w:val="002E0ADE"/>
     <w:rsid w:val="002F51C8"/>
     <w:rsid w:val="002F6119"/>
     <w:rsid w:val="00306EF9"/>
     <w:rsid w:val="00307E70"/>
     <w:rsid w:val="0031131C"/>
     <w:rsid w:val="00313714"/>
+    <w:rsid w:val="003153B1"/>
     <w:rsid w:val="00326474"/>
     <w:rsid w:val="003306DF"/>
     <w:rsid w:val="00333002"/>
     <w:rsid w:val="00343E92"/>
     <w:rsid w:val="003444D1"/>
     <w:rsid w:val="00344AB0"/>
     <w:rsid w:val="003509C7"/>
     <w:rsid w:val="00352B04"/>
     <w:rsid w:val="003530D9"/>
+    <w:rsid w:val="00357E3E"/>
     <w:rsid w:val="0036028B"/>
     <w:rsid w:val="00363F75"/>
     <w:rsid w:val="00373CB1"/>
     <w:rsid w:val="0038755C"/>
     <w:rsid w:val="0038774C"/>
     <w:rsid w:val="00397B43"/>
+    <w:rsid w:val="003A0D9E"/>
     <w:rsid w:val="003A0E03"/>
     <w:rsid w:val="003A4DCA"/>
     <w:rsid w:val="003B012F"/>
     <w:rsid w:val="003B0DBA"/>
     <w:rsid w:val="003D0772"/>
     <w:rsid w:val="003D2CA1"/>
     <w:rsid w:val="003D49C8"/>
     <w:rsid w:val="003E0EA0"/>
     <w:rsid w:val="003F1651"/>
     <w:rsid w:val="00424852"/>
     <w:rsid w:val="004262CE"/>
     <w:rsid w:val="00427421"/>
     <w:rsid w:val="00433629"/>
     <w:rsid w:val="0043736A"/>
     <w:rsid w:val="0044575D"/>
     <w:rsid w:val="00445CDE"/>
     <w:rsid w:val="00447106"/>
     <w:rsid w:val="00450214"/>
     <w:rsid w:val="004627DE"/>
     <w:rsid w:val="0046363B"/>
     <w:rsid w:val="00464946"/>
     <w:rsid w:val="0046685C"/>
     <w:rsid w:val="00470996"/>
     <w:rsid w:val="00477D2A"/>
     <w:rsid w:val="00486233"/>
     <w:rsid w:val="004876B3"/>
     <w:rsid w:val="004924C2"/>
     <w:rsid w:val="004B0426"/>
     <w:rsid w:val="004C433C"/>
     <w:rsid w:val="004D47B5"/>
+    <w:rsid w:val="004E24C0"/>
     <w:rsid w:val="004E54DF"/>
     <w:rsid w:val="004F2BFE"/>
     <w:rsid w:val="004F6B49"/>
     <w:rsid w:val="004F752E"/>
     <w:rsid w:val="004F7E84"/>
     <w:rsid w:val="0050602D"/>
     <w:rsid w:val="005077FC"/>
     <w:rsid w:val="00510AB2"/>
     <w:rsid w:val="005145A8"/>
     <w:rsid w:val="00515F59"/>
     <w:rsid w:val="00526581"/>
     <w:rsid w:val="00533BAC"/>
     <w:rsid w:val="00536098"/>
     <w:rsid w:val="00537551"/>
     <w:rsid w:val="00537B87"/>
     <w:rsid w:val="0054052B"/>
     <w:rsid w:val="00542474"/>
     <w:rsid w:val="00554913"/>
     <w:rsid w:val="00560580"/>
     <w:rsid w:val="00564F80"/>
     <w:rsid w:val="005656B7"/>
     <w:rsid w:val="005759AF"/>
     <w:rsid w:val="005777E6"/>
     <w:rsid w:val="00577CEE"/>
     <w:rsid w:val="00592873"/>
@@ -19852,102 +20554,105 @@
     <w:rsid w:val="006157B3"/>
     <w:rsid w:val="00624B2F"/>
     <w:rsid w:val="00627BD4"/>
     <w:rsid w:val="0063440E"/>
     <w:rsid w:val="00641828"/>
     <w:rsid w:val="0065008B"/>
     <w:rsid w:val="00652869"/>
     <w:rsid w:val="006540C5"/>
     <w:rsid w:val="00655593"/>
     <w:rsid w:val="00662559"/>
     <w:rsid w:val="00670954"/>
     <w:rsid w:val="00677646"/>
     <w:rsid w:val="00681A24"/>
     <w:rsid w:val="006A71EC"/>
     <w:rsid w:val="006B4DAF"/>
     <w:rsid w:val="006B6088"/>
     <w:rsid w:val="006B69E5"/>
     <w:rsid w:val="006B6C54"/>
     <w:rsid w:val="006B7E7A"/>
     <w:rsid w:val="006C7498"/>
     <w:rsid w:val="006D335F"/>
     <w:rsid w:val="006E19EF"/>
     <w:rsid w:val="006E2628"/>
     <w:rsid w:val="006E450E"/>
     <w:rsid w:val="006E5BAD"/>
+    <w:rsid w:val="006E6957"/>
     <w:rsid w:val="006F7621"/>
     <w:rsid w:val="007026D0"/>
     <w:rsid w:val="00710626"/>
     <w:rsid w:val="00726C76"/>
     <w:rsid w:val="007325EC"/>
+    <w:rsid w:val="00735374"/>
     <w:rsid w:val="007426F0"/>
     <w:rsid w:val="00742971"/>
     <w:rsid w:val="007430BB"/>
     <w:rsid w:val="007431FE"/>
     <w:rsid w:val="0074618F"/>
     <w:rsid w:val="00747203"/>
     <w:rsid w:val="00751E37"/>
     <w:rsid w:val="00760CC1"/>
     <w:rsid w:val="007619C9"/>
     <w:rsid w:val="00763E2E"/>
     <w:rsid w:val="0077260B"/>
     <w:rsid w:val="00776FEF"/>
     <w:rsid w:val="00781764"/>
     <w:rsid w:val="007823BC"/>
     <w:rsid w:val="00782422"/>
     <w:rsid w:val="00784C7F"/>
     <w:rsid w:val="00785843"/>
     <w:rsid w:val="00791AB6"/>
     <w:rsid w:val="0079250C"/>
     <w:rsid w:val="007A7FFC"/>
     <w:rsid w:val="007B2E09"/>
     <w:rsid w:val="007B48C4"/>
     <w:rsid w:val="007B57E0"/>
     <w:rsid w:val="007C4A3D"/>
     <w:rsid w:val="007D17A3"/>
     <w:rsid w:val="007D6DAF"/>
     <w:rsid w:val="007E3F03"/>
     <w:rsid w:val="007E4ECE"/>
     <w:rsid w:val="007F02A4"/>
     <w:rsid w:val="007F33BA"/>
     <w:rsid w:val="007F4B1E"/>
     <w:rsid w:val="007F6C7F"/>
     <w:rsid w:val="007F7A71"/>
     <w:rsid w:val="0080005B"/>
     <w:rsid w:val="00802EFF"/>
     <w:rsid w:val="00810CAD"/>
     <w:rsid w:val="008164A8"/>
     <w:rsid w:val="00817F54"/>
     <w:rsid w:val="00821962"/>
     <w:rsid w:val="00824B8B"/>
     <w:rsid w:val="008305CC"/>
     <w:rsid w:val="00834FF9"/>
     <w:rsid w:val="00841BA0"/>
     <w:rsid w:val="00851652"/>
     <w:rsid w:val="00853539"/>
     <w:rsid w:val="00854A72"/>
     <w:rsid w:val="008563F3"/>
+    <w:rsid w:val="00863DCF"/>
     <w:rsid w:val="00865965"/>
     <w:rsid w:val="00871A80"/>
     <w:rsid w:val="00873516"/>
     <w:rsid w:val="00873D54"/>
     <w:rsid w:val="00873DD9"/>
     <w:rsid w:val="00877E3E"/>
     <w:rsid w:val="0088078E"/>
     <w:rsid w:val="00880D23"/>
     <w:rsid w:val="0088148E"/>
     <w:rsid w:val="00883E70"/>
     <w:rsid w:val="00886D21"/>
     <w:rsid w:val="0089020D"/>
     <w:rsid w:val="00891CD9"/>
     <w:rsid w:val="00893D79"/>
     <w:rsid w:val="008A2B95"/>
     <w:rsid w:val="008B23D3"/>
     <w:rsid w:val="008B4D7E"/>
     <w:rsid w:val="008C14F4"/>
     <w:rsid w:val="008C7B76"/>
     <w:rsid w:val="008D1BB2"/>
     <w:rsid w:val="008D73E3"/>
     <w:rsid w:val="009038D9"/>
     <w:rsid w:val="00911379"/>
     <w:rsid w:val="009122C2"/>
     <w:rsid w:val="009274D9"/>
@@ -19969,115 +20674,119 @@
     <w:rsid w:val="009B7A3C"/>
     <w:rsid w:val="009C3FDA"/>
     <w:rsid w:val="009C7BCC"/>
     <w:rsid w:val="009D2B69"/>
     <w:rsid w:val="009D7E0D"/>
     <w:rsid w:val="009E33CA"/>
     <w:rsid w:val="009E6A38"/>
     <w:rsid w:val="009E71DB"/>
     <w:rsid w:val="009E759A"/>
     <w:rsid w:val="009F4D37"/>
     <w:rsid w:val="009F5314"/>
     <w:rsid w:val="00A002E2"/>
     <w:rsid w:val="00A04F60"/>
     <w:rsid w:val="00A0502C"/>
     <w:rsid w:val="00A05D12"/>
     <w:rsid w:val="00A05DC0"/>
     <w:rsid w:val="00A078C9"/>
     <w:rsid w:val="00A12E8A"/>
     <w:rsid w:val="00A573CD"/>
     <w:rsid w:val="00A618FF"/>
     <w:rsid w:val="00A66F3F"/>
     <w:rsid w:val="00A71BCB"/>
     <w:rsid w:val="00A723C5"/>
     <w:rsid w:val="00A80872"/>
     <w:rsid w:val="00A82F88"/>
+    <w:rsid w:val="00A91BC0"/>
     <w:rsid w:val="00A95642"/>
     <w:rsid w:val="00A972F0"/>
     <w:rsid w:val="00AA2887"/>
     <w:rsid w:val="00AA3BD0"/>
     <w:rsid w:val="00AA6FC8"/>
     <w:rsid w:val="00AB10BD"/>
     <w:rsid w:val="00AB4258"/>
     <w:rsid w:val="00AB6D70"/>
     <w:rsid w:val="00AC312B"/>
+    <w:rsid w:val="00AC38E1"/>
     <w:rsid w:val="00AD26ED"/>
     <w:rsid w:val="00AD3993"/>
     <w:rsid w:val="00AD3F73"/>
     <w:rsid w:val="00AE2AC5"/>
     <w:rsid w:val="00B03153"/>
     <w:rsid w:val="00B04552"/>
+    <w:rsid w:val="00B06A07"/>
     <w:rsid w:val="00B11814"/>
     <w:rsid w:val="00B15871"/>
     <w:rsid w:val="00B1633A"/>
     <w:rsid w:val="00B17337"/>
     <w:rsid w:val="00B2011D"/>
     <w:rsid w:val="00B273F5"/>
     <w:rsid w:val="00B27A23"/>
     <w:rsid w:val="00B3029D"/>
     <w:rsid w:val="00B34D86"/>
     <w:rsid w:val="00B42A40"/>
     <w:rsid w:val="00B6149C"/>
     <w:rsid w:val="00B61535"/>
     <w:rsid w:val="00B6581E"/>
     <w:rsid w:val="00B67C1B"/>
     <w:rsid w:val="00B7189F"/>
     <w:rsid w:val="00B72BCC"/>
     <w:rsid w:val="00B746A2"/>
     <w:rsid w:val="00B74A35"/>
     <w:rsid w:val="00B80A22"/>
     <w:rsid w:val="00B87A5A"/>
     <w:rsid w:val="00B87BB8"/>
     <w:rsid w:val="00B93FD3"/>
     <w:rsid w:val="00B968FC"/>
     <w:rsid w:val="00B97848"/>
     <w:rsid w:val="00BA0872"/>
     <w:rsid w:val="00BA492A"/>
     <w:rsid w:val="00BA5266"/>
     <w:rsid w:val="00BB13D5"/>
     <w:rsid w:val="00BC772B"/>
     <w:rsid w:val="00BD1233"/>
     <w:rsid w:val="00BD3A3A"/>
     <w:rsid w:val="00BD7F84"/>
     <w:rsid w:val="00BE3D1F"/>
     <w:rsid w:val="00BF0AAD"/>
     <w:rsid w:val="00BF3162"/>
     <w:rsid w:val="00BF3E7C"/>
     <w:rsid w:val="00C01F5A"/>
     <w:rsid w:val="00C02D98"/>
     <w:rsid w:val="00C052AC"/>
     <w:rsid w:val="00C1125A"/>
     <w:rsid w:val="00C1498A"/>
     <w:rsid w:val="00C167D1"/>
     <w:rsid w:val="00C408BF"/>
     <w:rsid w:val="00C50220"/>
     <w:rsid w:val="00C50357"/>
     <w:rsid w:val="00C50CF7"/>
     <w:rsid w:val="00C519B1"/>
     <w:rsid w:val="00C53790"/>
     <w:rsid w:val="00C66F30"/>
     <w:rsid w:val="00C67D1A"/>
+    <w:rsid w:val="00C7105C"/>
     <w:rsid w:val="00C743A6"/>
     <w:rsid w:val="00C74898"/>
     <w:rsid w:val="00C75E7B"/>
     <w:rsid w:val="00C82872"/>
     <w:rsid w:val="00C87ED3"/>
     <w:rsid w:val="00C92151"/>
     <w:rsid w:val="00C96732"/>
     <w:rsid w:val="00CB45D6"/>
     <w:rsid w:val="00CD0B66"/>
     <w:rsid w:val="00CD1658"/>
     <w:rsid w:val="00CD1AF5"/>
     <w:rsid w:val="00CD205D"/>
     <w:rsid w:val="00CD5E64"/>
     <w:rsid w:val="00CE215E"/>
     <w:rsid w:val="00CF564A"/>
     <w:rsid w:val="00CF6008"/>
     <w:rsid w:val="00D002F7"/>
     <w:rsid w:val="00D00E3A"/>
     <w:rsid w:val="00D00F47"/>
     <w:rsid w:val="00D0205B"/>
     <w:rsid w:val="00D123E6"/>
     <w:rsid w:val="00D14B0B"/>
     <w:rsid w:val="00D25297"/>
     <w:rsid w:val="00D33D49"/>
     <w:rsid w:val="00D34DB5"/>
@@ -20085,75 +20794,79 @@
     <w:rsid w:val="00D44F00"/>
     <w:rsid w:val="00D51734"/>
     <w:rsid w:val="00D53D14"/>
     <w:rsid w:val="00D619FD"/>
     <w:rsid w:val="00D636AC"/>
     <w:rsid w:val="00D661F9"/>
     <w:rsid w:val="00D729FE"/>
     <w:rsid w:val="00D72B81"/>
     <w:rsid w:val="00D90776"/>
     <w:rsid w:val="00DA000D"/>
     <w:rsid w:val="00DA18EB"/>
     <w:rsid w:val="00DA31BF"/>
     <w:rsid w:val="00DA5B87"/>
     <w:rsid w:val="00DA5DFA"/>
     <w:rsid w:val="00DA7577"/>
     <w:rsid w:val="00DB5CCF"/>
     <w:rsid w:val="00DC3851"/>
     <w:rsid w:val="00DC3BEB"/>
     <w:rsid w:val="00DC4279"/>
     <w:rsid w:val="00DC48E0"/>
     <w:rsid w:val="00DC5587"/>
     <w:rsid w:val="00DD06D3"/>
     <w:rsid w:val="00DE198C"/>
     <w:rsid w:val="00DE1B67"/>
     <w:rsid w:val="00DF114A"/>
+    <w:rsid w:val="00DF1475"/>
     <w:rsid w:val="00DF686C"/>
     <w:rsid w:val="00DF7C1D"/>
     <w:rsid w:val="00E02C27"/>
     <w:rsid w:val="00E0432E"/>
     <w:rsid w:val="00E043E5"/>
     <w:rsid w:val="00E2177D"/>
     <w:rsid w:val="00E254B4"/>
     <w:rsid w:val="00E3118B"/>
     <w:rsid w:val="00E457B1"/>
     <w:rsid w:val="00E45B41"/>
     <w:rsid w:val="00E63127"/>
     <w:rsid w:val="00E66413"/>
     <w:rsid w:val="00E70346"/>
     <w:rsid w:val="00E779E4"/>
+    <w:rsid w:val="00EA16D8"/>
     <w:rsid w:val="00EA3FA4"/>
     <w:rsid w:val="00EA68B9"/>
     <w:rsid w:val="00EA7853"/>
     <w:rsid w:val="00EB1843"/>
     <w:rsid w:val="00EB4E5F"/>
     <w:rsid w:val="00EC362D"/>
     <w:rsid w:val="00EC5D36"/>
     <w:rsid w:val="00ED180F"/>
     <w:rsid w:val="00ED3516"/>
     <w:rsid w:val="00EE0C11"/>
+    <w:rsid w:val="00EE1833"/>
     <w:rsid w:val="00EE183E"/>
+    <w:rsid w:val="00EE2937"/>
     <w:rsid w:val="00EE4B8A"/>
     <w:rsid w:val="00EF0D13"/>
     <w:rsid w:val="00EF381A"/>
     <w:rsid w:val="00EF38D6"/>
     <w:rsid w:val="00EF53D0"/>
     <w:rsid w:val="00F04D79"/>
     <w:rsid w:val="00F05083"/>
     <w:rsid w:val="00F1022C"/>
     <w:rsid w:val="00F13ACC"/>
     <w:rsid w:val="00F22E53"/>
     <w:rsid w:val="00F25395"/>
     <w:rsid w:val="00F3197E"/>
     <w:rsid w:val="00F36E52"/>
     <w:rsid w:val="00F43861"/>
     <w:rsid w:val="00F4597B"/>
     <w:rsid w:val="00F470FC"/>
     <w:rsid w:val="00F52178"/>
     <w:rsid w:val="00F539D3"/>
     <w:rsid w:val="00F53A50"/>
     <w:rsid w:val="00F54F04"/>
     <w:rsid w:val="00F640F5"/>
     <w:rsid w:val="00F82239"/>
     <w:rsid w:val="00F8543C"/>
     <w:rsid w:val="00F878BC"/>
     <w:rsid w:val="00FB3E01"/>
@@ -20822,51 +21535,51 @@
   <w:style w:type="character" w:customStyle="1" w:styleId="CorpsdetexteCar">
     <w:name w:val="Corps de texte Car"/>
     <w:basedOn w:val="Policepardfaut"/>
     <w:link w:val="Corpsdetexte"/>
     <w:uiPriority w:val="1"/>
     <w:rsid w:val="003306DF"/>
     <w:rPr>
       <w:rFonts w:ascii="Tahoma" w:eastAsia="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
       <w:b/>
       <w:bCs/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:optimizeForBrowser/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://les-numeros-medicaux.fr/medecin-du-sport/" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:bureau@ccesmf.com" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.ffessm-cif.fr/accmedecins.html" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image7.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image6.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image3.emf"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image5.jpeg"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.cabinet&#8211;lafont.com" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.ccesmf.com" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image4.jpeg"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://les-numeros-medicaux.fr/medecin-du-sport/" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image7.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.ffessm-cif.fr/accmedecins.html" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image60.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image6.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:bureau@ccesmf.com" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image3.emf"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image5.jpeg"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.cabinet&#8211;lafont.com" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image70.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.ccesmf.com" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image4.jpeg"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/numbering.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/></Relationships>
 </file>
 
 <file path=word/_rels/settings.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/mailMergeSource" Target="file:///D:\CCESMF\BUREAU%20CCESMF\2025-2026\INSCRIPTIONS%20CCESMF%20saison%202025-2026.xlsm" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Thème Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
@@ -21139,75 +21852,75 @@
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APA.XSL" StyleName="APA"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{934E55DF-3C28-4738-851E-CAFAC9B18912}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>3</Pages>
-  <Words>483</Words>
-  <Characters>2564</Characters>
+  <Words>453</Words>
+  <Characters>2404</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>128</Lines>
-  <Paragraphs>59</Paragraphs>
+  <Lines>126</Lines>
+  <Paragraphs>58</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Titre</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company>Hewlett-Packard Company</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>2988</CharactersWithSpaces>
+  <CharactersWithSpaces>2799</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>jacques</dc:creator>
   <dc:description>Joindre au Bulletin en version PDF</dc:description>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="_AdHocReviewCycleID">
     <vt:i4>-1919668396</vt:i4>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="_NewReviewCycle">
     <vt:lpwstr/>